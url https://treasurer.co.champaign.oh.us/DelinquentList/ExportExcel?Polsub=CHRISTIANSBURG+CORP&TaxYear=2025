--- v0 (2026-01-09)
+++ v1 (2026-07-25)
@@ -5,130 +5,103 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>00293</t>
-[...2 lines deleted...]
-    <t>BUTTS CHRISTINA M</t>
+    <t>E14-20-00-01-07-013-00</t>
+  </si>
+  <si>
+    <t>MILLS RANDY LEE</t>
   </si>
   <si>
     <t>GRAHAM LSD</t>
   </si>
   <si>
-    <t>8 W SECOND ST</t>
+    <t>12 W PIKE ST</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>E14-20-00-01-02-011-00</t>
-[...13 lines deleted...]
-  <si>
     <t>E14-20-00-01-07-014-00</t>
   </si>
   <si>
     <t>STAPLETON DAVID</t>
   </si>
   <si>
     <t>14 W PIKE ST</t>
   </si>
   <si>
-    <t>E14-20-00-01-08-007-00</t>
-[...1 lines deleted...]
-  <si>
     <t>E14-20-00-01-08-021-01</t>
   </si>
   <si>
     <t>DAVIS JOHN W</t>
   </si>
   <si>
     <t>7 N MAIN ST</t>
   </si>
   <si>
-    <t>E14-20-00-01-08-023-00</t>
-[...7 lines deleted...]
-  <si>
     <t>E14-20-00-01-08-066-00</t>
   </si>
   <si>
     <t>ROGERS JOHN</t>
   </si>
   <si>
     <t>PIKE ST</t>
   </si>
   <si>
     <t>E14-20-00-01-11-015-00</t>
   </si>
   <si>
     <t>MILLS RANDY L</t>
   </si>
   <si>
     <t>N LINCOLN ST</t>
   </si>
   <si>
     <t>E14-20-00-01-11-022-00</t>
   </si>
   <si>
     <t>WHITT JOHN F</t>
   </si>
   <si>
     <t>111 N LINCOLN ST</t>
@@ -139,87 +112,57 @@
   <si>
     <t>DONOHUE DORTHA</t>
   </si>
   <si>
     <t>203 N LINCOLN ST</t>
   </si>
   <si>
     <t>E14-20-00-01-11-039-00</t>
   </si>
   <si>
     <t>MOORE BRIAN M</t>
   </si>
   <si>
     <t>108 N MONROE ST</t>
   </si>
   <si>
     <t>E14-20-00-01-12-004-00</t>
   </si>
   <si>
     <t>FREED BENJAMIN</t>
   </si>
   <si>
     <t>110 E PIKE ST</t>
   </si>
   <si>
-    <t>E14-20-00-01-12-014-00</t>
-[...16 lines deleted...]
-  <si>
     <t>E14-20-11-31-00-009-00</t>
   </si>
   <si>
     <t>INSLEY VICKIE J</t>
   </si>
   <si>
     <t>109 W SECOND ST</t>
-  </si>
-[...10 lines deleted...]
-    <t>E14-20-11-31-00-016-01</t>
   </si>
   <si>
     <t>E14-20-11-31-00-020-00</t>
   </si>
   <si>
     <t>HENRY DAVID</t>
   </si>
   <si>
     <t>107 THIRD ST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -238,486 +181,318 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F20" headerRowCount="1">
-  <autoFilter ref="A1:F20"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F12" headerRowCount="1">
+  <autoFilter ref="A1:F12"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7135&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7135&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.83670997619629" customWidth="1"/>
-    <col min="2" max="2" width="25.814851760864258" customWidth="1"/>
+    <col min="2" max="2" width="18.836523056030273" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>62.52</v>
+        <v>985.71</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>383.38</v>
+        <v>297.9</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>985.71</v>
+        <v>4908.05</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>297.9</v>
+        <v>112.69</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>74.32</v>
+        <v>587.38</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>4908.05</v>
+        <v>749.47</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>440.16</v>
+        <v>8124.4</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>112.69</v>
+        <v>2997.69</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>587.38</v>
+        <v>6548.46</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>749.47</v>
+        <v>7841.59</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>8124.4</v>
+        <v>4638.22</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>10</v>
-[...158 lines deleted...]
-      <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
-    <hyperlink ref="F13" r:id="rId13"/>
-[...6 lines deleted...]
-    <hyperlink ref="F20" r:id="rId20"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>