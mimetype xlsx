--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -5,92 +5,83 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>E14-20-00-01-07-013-00</t>
   </si>
   <si>
     <t>MILLS RANDY LEE</t>
   </si>
   <si>
     <t>GRAHAM LSD</t>
   </si>
   <si>
     <t>12 W PIKE ST</t>
   </si>
   <si>
     <t>View</t>
-  </si>
-[...7 lines deleted...]
-    <t>14 W PIKE ST</t>
   </si>
   <si>
     <t>E14-20-00-01-08-021-01</t>
   </si>
   <si>
     <t>DAVIS JOHN W</t>
   </si>
   <si>
     <t>7 N MAIN ST</t>
   </si>
   <si>
     <t>E14-20-00-01-08-066-00</t>
   </si>
   <si>
     <t>ROGERS JOHN</t>
   </si>
   <si>
     <t>PIKE ST</t>
   </si>
   <si>
     <t>E14-20-00-01-11-015-00</t>
   </si>
   <si>
     <t>MILLS RANDY L</t>
   </si>
@@ -181,318 +172,297 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F12" headerRowCount="1">
-  <autoFilter ref="A1:F12"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F11" headerRowCount="1">
+  <autoFilter ref="A1:F11"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7135&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=6998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=7135&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.83670997619629" customWidth="1"/>
     <col min="2" max="2" width="18.836523056030273" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>985.71</v>
+        <v>1037.46</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>297.9</v>
+        <v>5165.72</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>4908.05</v>
+        <v>118.61</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>112.69</v>
+        <v>618.22</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>587.38</v>
+        <v>788.81</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>749.47</v>
+        <v>8550.94</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>8124.4</v>
+        <v>2355.06</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>2997.69</v>
+        <v>6892.25</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>6548.46</v>
+        <v>8253.28</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>7841.59</v>
+        <v>4881.73</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>10</v>
-[...18 lines deleted...]
-      <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
-    <hyperlink ref="F12" r:id="rId12"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>