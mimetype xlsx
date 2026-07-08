--- v0 (2026-02-08)
+++ v1 (2026-07-08)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01018</t>
   </si>
   <si>
     <t>CHESS THOMAS L</t>
   </si>
   <si>
@@ -58,65 +58,50 @@
   <si>
     <t>7680 MILLERSTOWN ERIS RD</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>02040</t>
   </si>
   <si>
     <t>EVANS CLINT</t>
   </si>
   <si>
     <t>3646 CHURCH RD</t>
   </si>
   <si>
     <t>02445</t>
   </si>
   <si>
     <t>HURST KRISTEN LIANA</t>
   </si>
   <si>
     <t>7404 W ST RTE 29</t>
   </si>
   <si>
-    <t>B04-02-12-08-00-026-00</t>
-[...13 lines deleted...]
-  <si>
     <t>B04-02-12-14-00-028-04</t>
   </si>
   <si>
     <t>WILLIAMSON JEFFREY D</t>
   </si>
   <si>
     <t>2165 ERIS RD</t>
   </si>
   <si>
     <t>B04-02-12-15-02-007-00</t>
   </si>
   <si>
     <t>SMITH RICHARD R</t>
   </si>
   <si>
     <t>4343 WOODVILLE PK</t>
   </si>
   <si>
     <t>B04-02-12-20-00-014-00</t>
   </si>
   <si>
     <t>CAMPBELL EARL D</t>
   </si>
   <si>
     <t>2596 ERIS RD</t>
@@ -139,120 +124,75 @@
   <si>
     <t>B04-02-12-21-00-005-04</t>
   </si>
   <si>
     <t>WRIGHT CRAIG E</t>
   </si>
   <si>
     <t>3570 N ST RTE 560</t>
   </si>
   <si>
     <t>B04-02-12-21-00-012-03</t>
   </si>
   <si>
     <t>ELDRIDGE AMANDA L WOLF</t>
   </si>
   <si>
     <t>3493 N ST RTE 560</t>
   </si>
   <si>
     <t>B04-02-12-21-00-012-05</t>
   </si>
   <si>
     <t>N ST RTE 560</t>
   </si>
   <si>
-    <t>B04-02-12-22-00-018-03</t>
-[...16 lines deleted...]
-  <si>
     <t>B04-02-12-23-00-013-00</t>
   </si>
   <si>
     <t>WALTON SHANE THOMAS</t>
   </si>
   <si>
     <t>NINE MILE RD</t>
   </si>
   <si>
-    <t>B04-02-12-28-00-010-05</t>
-[...7 lines deleted...]
-  <si>
     <t>B04-02-12-32-00-005-00</t>
   </si>
   <si>
     <t>CHESS THOMAS A</t>
   </si>
   <si>
     <t>7650 MILLERSTOWN ERIS RD</t>
   </si>
   <si>
     <t>B04-02-12-32-00-022-00</t>
   </si>
   <si>
     <t>DOVEL PATRICIA E</t>
   </si>
   <si>
     <t>7001 MILLERSTOWN ERIS RD</t>
-  </si>
-[...16 lines deleted...]
-    <t>7410 W ST RTE 29</t>
   </si>
   <si>
     <t>B04-02-12-35-01-005-00</t>
   </si>
   <si>
     <t>HURST KRISTEN L</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -268,77 +208,77 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F24" headerRowCount="1">
-  <autoFilter ref="A1:F24"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F16" headerRowCount="1">
+  <autoFilter ref="A1:F16"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2081&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2081&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.95640754699707" customWidth="1"/>
-    <col min="2" max="2" width="26.55350685119629" customWidth="1"/>
+    <col min="2" max="2" width="26.094148635864258" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="26.72538185119629" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -395,443 +335,275 @@
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
         <v>987.68</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>1013.51</v>
+        <v>4024.49</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>947.96</v>
+        <v>391.22</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>4024.49</v>
+        <v>7950.15</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>591.22</v>
+        <v>16.05</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2">
-        <v>8050.15</v>
+        <v>426.92</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2">
-        <v>16.05</v>
+        <v>4745.97</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" s="2">
-        <v>426.92</v>
+        <v>8832.69</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2">
-        <v>6745.97</v>
+        <v>2092.62</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2">
-        <v>8832.69</v>
+        <v>759.54</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E14" s="2">
-        <v>2092.62</v>
+        <v>648.83</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E15" s="2">
-        <v>4.68</v>
+        <v>1564.15</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E16" s="2">
-        <v>4.71</v>
+        <v>1205.16</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>10</v>
-[...158 lines deleted...]
-      <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
-    <hyperlink ref="F17" r:id="rId17"/>
-[...6 lines deleted...]
-    <hyperlink ref="F24" r:id="rId24"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>