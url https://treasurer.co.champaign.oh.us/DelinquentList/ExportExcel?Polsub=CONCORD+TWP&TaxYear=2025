--- v1 (2026-07-08)
+++ v2 (2026-08-26)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>01018</t>
   </si>
   <si>
     <t>CHESS THOMAS L</t>
   </si>
   <si>
@@ -122,59 +122,50 @@
     <t>5010 MILLERSTOWN ERIS RD</t>
   </si>
   <si>
     <t>B04-02-12-21-00-005-04</t>
   </si>
   <si>
     <t>WRIGHT CRAIG E</t>
   </si>
   <si>
     <t>3570 N ST RTE 560</t>
   </si>
   <si>
     <t>B04-02-12-21-00-012-03</t>
   </si>
   <si>
     <t>ELDRIDGE AMANDA L WOLF</t>
   </si>
   <si>
     <t>3493 N ST RTE 560</t>
   </si>
   <si>
     <t>B04-02-12-21-00-012-05</t>
   </si>
   <si>
     <t>N ST RTE 560</t>
-  </si>
-[...7 lines deleted...]
-    <t>NINE MILE RD</t>
   </si>
   <si>
     <t>B04-02-12-32-00-005-00</t>
   </si>
   <si>
     <t>CHESS THOMAS A</t>
   </si>
   <si>
     <t>7650 MILLERSTOWN ERIS RD</t>
   </si>
   <si>
     <t>B04-02-12-32-00-022-00</t>
   </si>
   <si>
     <t>DOVEL PATRICIA E</t>
   </si>
   <si>
     <t>7001 MILLERSTOWN ERIS RD</t>
   </si>
   <si>
     <t>B04-02-12-35-01-005-00</t>
   </si>
   <si>
     <t>HURST KRISTEN L</t>
   </si>
@@ -208,70 +199,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F16" headerRowCount="1">
-  <autoFilter ref="A1:F16"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F15" headerRowCount="1">
+  <autoFilter ref="A1:F15"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2081&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=1994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2081&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.95640754699707" customWidth="1"/>
     <col min="2" max="2" width="26.094148635864258" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="26.72538185119629" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -335,71 +326,71 @@
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
         <v>987.68</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>4024.49</v>
+        <v>2373.49</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>391.22</v>
+        <v>191.22</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
         <v>7950.15</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -495,115 +486,94 @@
       </c>
       <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2">
         <v>2092.62</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2">
-        <v>759.54</v>
+        <v>648.83</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2">
-        <v>648.83</v>
+        <v>1564.15</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="E15" s="2">
-        <v>1564.15</v>
+        <v>1205.16</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>10</v>
-[...18 lines deleted...]
-      <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
-    <hyperlink ref="F16" r:id="rId16"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>