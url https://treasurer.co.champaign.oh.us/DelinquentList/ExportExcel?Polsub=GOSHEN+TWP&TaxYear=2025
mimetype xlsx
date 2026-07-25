--- v0 (2026-02-10)
+++ v1 (2026-07-25)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="161">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00178</t>
   </si>
   <si>
     <t>GREGG HUNTER</t>
   </si>
   <si>
@@ -94,110 +94,92 @@
   <si>
     <t>SCHMUCKER MATTHEW C E</t>
   </si>
   <si>
     <t>284 E SANDUSKY ST LOT 7</t>
   </si>
   <si>
     <t>00945</t>
   </si>
   <si>
     <t>MCCABE ERICA SUE</t>
   </si>
   <si>
     <t>2773 BULLARD RUTAN RD</t>
   </si>
   <si>
     <t>01101</t>
   </si>
   <si>
     <t>TULL TIMOTHY F</t>
   </si>
   <si>
     <t>284 E SANDUSKY ST LOT 29</t>
   </si>
   <si>
-    <t>01413</t>
-[...7 lines deleted...]
-  <si>
     <t>02164</t>
   </si>
   <si>
     <t>COPLEY TROY</t>
   </si>
   <si>
     <t>4829 WING RD</t>
   </si>
   <si>
     <t>C06-03-00-40-00-012-00</t>
   </si>
   <si>
     <t>VIOLET KAREN A</t>
   </si>
   <si>
     <t>11859 E ST RTE 29</t>
   </si>
   <si>
     <t>C06-03-00-40-00-013-00</t>
   </si>
   <si>
     <t>E ST RTE 29</t>
   </si>
   <si>
     <t>C06-03-00-40-00-014-00</t>
   </si>
   <si>
     <t>ST RTE 187</t>
   </si>
   <si>
     <t>C06-03-00-40-00-032-00</t>
   </si>
   <si>
     <t>C06-03-00-40-09-002-00</t>
   </si>
   <si>
     <t>CUNNINGHAM RODNEY</t>
   </si>
   <si>
     <t>7701 ST RTE 187</t>
   </si>
   <si>
-    <t>C06-03-00-40-09-004-00</t>
-[...7 lines deleted...]
-  <si>
     <t>C06-03-00-41-12-001-01</t>
   </si>
   <si>
     <t>BARHOW LLC</t>
   </si>
   <si>
     <t>9950 WREN RD</t>
   </si>
   <si>
     <t>C06-03-00-41-12-002-00</t>
   </si>
   <si>
     <t>WREN RD</t>
   </si>
   <si>
     <t>C06-03-00-46-00-013-00</t>
   </si>
   <si>
     <t>WEATHERHEAD VIRGIL</t>
   </si>
   <si>
     <t>8030 ST RTE 4</t>
   </si>
   <si>
     <t>C06-03-00-47-00-017-00</t>
@@ -229,272 +211,185 @@
   <si>
     <t>C06-03-00-48-00-055-01</t>
   </si>
   <si>
     <t>GRIP GROUP II LTD</t>
   </si>
   <si>
     <t>CATAWBA MECHANICSBURG RD</t>
   </si>
   <si>
     <t>C06-03-00-48-00-059-00</t>
   </si>
   <si>
     <t>GRIP GROUP II LTD AN OHIO LIM LIAB CO</t>
   </si>
   <si>
     <t>7536 CATAWBA MECHANICSBURG RD</t>
   </si>
   <si>
     <t>C06-03-00-48-00-062-00</t>
   </si>
   <si>
     <t>ST RTE 56</t>
   </si>
   <si>
-    <t>C06-03-00-48-07-002-00</t>
-[...7 lines deleted...]
-  <si>
     <t>C06-03-00-48-07-003-00</t>
   </si>
   <si>
     <t>LAND IS GOOD LLC</t>
   </si>
   <si>
     <t>7914 HUNT CLYMER RD</t>
   </si>
   <si>
     <t>C06-03-00-48-07-006-00</t>
   </si>
   <si>
     <t>KEELER ALFRED W</t>
   </si>
   <si>
     <t>9721 LOVELESS RD</t>
   </si>
   <si>
     <t>C06-03-00-49-00-027-02</t>
   </si>
   <si>
     <t>DORSEY KIRTIS A</t>
   </si>
   <si>
     <t>S ST RTE 559</t>
   </si>
   <si>
-    <t>C06-03-00-50-00-004-00</t>
-[...20 lines deleted...]
-    <t>SALYERS DAVID C</t>
+    <t>C06-03-00-50-00-044-01</t>
+  </si>
+  <si>
+    <t>WOLF SCOTT T</t>
+  </si>
+  <si>
+    <t>8635 STRINGTOWN RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-50-00-053-00</t>
+  </si>
+  <si>
+    <t>MECHANICSBURG ENTERPRISE BAPTIST CHURCH</t>
+  </si>
+  <si>
+    <t>1926 S PARKVIEW RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-50-00-067-01</t>
+  </si>
+  <si>
+    <t>TRUSTEES HICKORY GROVE BAPTIST CHURCH OF GOSHEN TWP CHAMPAIGN CO OH</t>
   </si>
   <si>
     <t>ST RTE 161</t>
   </si>
   <si>
-    <t>C06-03-00-50-00-041-00</t>
-[...58 lines deleted...]
-  <si>
     <t>C06-03-00-51-04-004-00</t>
   </si>
   <si>
     <t>COLLIER STEVEN Q</t>
   </si>
   <si>
     <t>4336 LINDY LN</t>
   </si>
   <si>
     <t>C06-03-00-53-00-015-00</t>
   </si>
   <si>
     <t>SCHANER JOSHUA J</t>
   </si>
   <si>
     <t>1635 BULLARD RUTAN RD</t>
   </si>
   <si>
     <t>C06-03-00-53-00-015-03</t>
   </si>
   <si>
     <t>1611 BULLARD RUTAN RD</t>
   </si>
   <si>
-    <t>C06-03-00-55-00-069-00</t>
-[...7 lines deleted...]
-  <si>
     <t>C06-03-00-56-00-008-01</t>
   </si>
   <si>
     <t>CAMPBELL KEVIN O</t>
   </si>
   <si>
     <t>C06-03-00-57-00-008-00</t>
   </si>
   <si>
     <t>C06-03-00-57-00-009-00</t>
   </si>
   <si>
     <t>7328 ST RTE 56</t>
   </si>
   <si>
     <t>C07-21-00-01-01-009-00</t>
   </si>
   <si>
     <t>WALBORN CHARLES E</t>
   </si>
   <si>
     <t>WESTERN AVE</t>
   </si>
   <si>
     <t>C07-21-00-01-01-011-00</t>
   </si>
   <si>
     <t>399 WESTERN AVE</t>
   </si>
   <si>
     <t>C07-21-00-01-01-012-00</t>
   </si>
   <si>
-    <t>C07-21-00-01-01-019-00</t>
-[...7 lines deleted...]
-  <si>
     <t>C07-21-00-01-01-030-00</t>
   </si>
   <si>
     <t>C07-21-00-01-01-031-00</t>
   </si>
   <si>
+    <t>C07-21-00-01-02-010-00</t>
+  </si>
+  <si>
+    <t>ANDERSON STEVEN A</t>
+  </si>
+  <si>
+    <t>37 OAKLAND ST</t>
+  </si>
+  <si>
     <t>C07-21-00-01-04-008-00</t>
   </si>
   <si>
     <t>ADAMS ROBERT H</t>
   </si>
   <si>
     <t>400 W MAIN ST</t>
   </si>
   <si>
-    <t>C07-21-00-01-05-010-00</t>
-[...7 lines deleted...]
-  <si>
     <t>C07-21-00-01-09-032-00</t>
   </si>
   <si>
     <t>EARL CHRISTOPHER B</t>
   </si>
   <si>
     <t>11 SPRING ST</t>
   </si>
   <si>
     <t>C07-21-00-01-12-008-00</t>
   </si>
   <si>
     <t>PANDIN COMPANY LLC</t>
   </si>
   <si>
     <t>E RACE ST</t>
   </si>
   <si>
     <t>C07-21-00-01-12-009-00</t>
   </si>
   <si>
     <t>136 E RACE ST</t>
   </si>
   <si>
     <t>C07-21-00-01-12-010-00</t>
@@ -523,234 +418,105 @@
   <si>
     <t>THE PANDIN COMPANY LLC</t>
   </si>
   <si>
     <t>103 PLEASANT ST</t>
   </si>
   <si>
     <t>C07-21-00-01-12-039-00</t>
   </si>
   <si>
     <t>BLACKBURN PHYLLIS A</t>
   </si>
   <si>
     <t>37 LYNN ST</t>
   </si>
   <si>
     <t>C07-21-00-01-12-051-00</t>
   </si>
   <si>
     <t>COLLIER SAMUEL C</t>
   </si>
   <si>
     <t>74 LYNN ST</t>
   </si>
   <si>
-    <t>C07-21-00-01-13-040-00</t>
-[...7 lines deleted...]
-  <si>
     <t>C07-21-00-01-15-006-00</t>
   </si>
   <si>
     <t>167 E RACE ST</t>
   </si>
   <si>
     <t>C07-21-00-01-15-009-00</t>
   </si>
   <si>
     <t>PANDIN THEODORE J</t>
   </si>
   <si>
     <t>161 E RACE ST</t>
   </si>
   <si>
-    <t>C07-21-00-01-15-022-00</t>
-[...16 lines deleted...]
-  <si>
     <t>C07-21-00-01-16-013-00</t>
   </si>
   <si>
     <t>BLAINE SUSAN D</t>
   </si>
   <si>
     <t>28 N MAIN ST</t>
   </si>
   <si>
-    <t>C07-21-00-01-17-022-00</t>
-[...7 lines deleted...]
-  <si>
     <t>C07-21-00-01-17-056-00</t>
   </si>
   <si>
     <t>GILL JOHN D</t>
   </si>
   <si>
     <t>W SANDUSKY ST</t>
   </si>
   <si>
     <t>C07-21-00-01-17-057-00</t>
   </si>
   <si>
     <t>WIANT J D</t>
   </si>
   <si>
-    <t>C07-21-00-01-18-015-00</t>
-[...22 lines deleted...]
-  <si>
     <t>C07-21-00-01-20-066-01</t>
   </si>
   <si>
     <t>ROUSCULP CRAIG SCOTT &amp; PEGGY SUE</t>
   </si>
   <si>
     <t>115 W SANDUSKY ST REAR</t>
   </si>
   <si>
-    <t>C07-21-00-01-20-082-00</t>
-[...4 lines deleted...]
-  <si>
     <t>C07-21-00-01-22-015-01</t>
   </si>
   <si>
     <t>KELLER CHARLES</t>
   </si>
   <si>
     <t>84 MILL ST</t>
-  </si>
-[...61 lines deleted...]
-    <t>DARBY AVE</t>
   </si>
   <si>
     <t>C07-21-00-01-23-012-00</t>
   </si>
   <si>
     <t>CREMEANS ANGELENE F &amp; JAMES D JR J&amp;S</t>
   </si>
   <si>
     <t>PROSPECT ST</t>
   </si>
   <si>
     <t>C07-21-00-01-23-013-00</t>
   </si>
   <si>
     <t>SHARP DARREN C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
@@ -775,70 +541,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F98" headerRowCount="1">
-  <autoFilter ref="A1:F98"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F60" headerRowCount="1">
+  <autoFilter ref="A1:F60"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=26914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=26868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4567&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=26914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4567&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F98"/>
+  <dimension ref="A1:F60"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.93389892578125" customWidth="1"/>
     <col min="2" max="2" width="74.50457000732422" customWidth="1"/>
     <col min="3" max="3" width="22.31187629699707" customWidth="1"/>
     <col min="4" max="4" width="34.60810089111328" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -982,1833 +748,1073 @@
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
         <v>63.98</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>52.18</v>
+        <v>9911.83</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>9911.83</v>
+        <v>2407.1</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="2">
-        <v>2407.1</v>
+        <v>121.75</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" s="2">
-        <v>121.75</v>
+        <v>19.47</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="2">
-        <v>19.47</v>
+        <v>42.72</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B14" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E14" s="2">
-        <v>42.72</v>
+        <v>1152.45</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2">
-        <v>1152.45</v>
+        <v>3101.2</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="2">
-        <v>521.75</v>
+        <v>3528.92</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="2">
-        <v>3101.2</v>
+        <v>1577.99</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="2">
-        <v>3528.92</v>
+        <v>1479.92</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="2">
-        <v>1577.99</v>
+        <v>43.78</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="2">
-        <v>1479.92</v>
+        <v>5304.7</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="2">
-        <v>43.78</v>
+        <v>4332.86</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E22" s="2">
-        <v>5304.7</v>
+        <v>20284.89</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="2">
-        <v>21973.76</v>
+        <v>19959.13</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="2">
-        <v>20284.89</v>
+        <v>1147.42</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E25" s="2">
-        <v>19959.13</v>
+        <v>370.15</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="2">
-        <v>2032.7</v>
+        <v>889.38</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E27" s="2">
-        <v>1147.42</v>
+        <v>4000</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="2">
-        <v>370.15</v>
+        <v>8723.85</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E29" s="2">
-        <v>889.38</v>
+        <v>234.64</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E30" s="2">
-        <v>2739.08</v>
+        <v>2867.28</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E31" s="2">
-        <v>3493.01</v>
+        <v>389.93</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="2">
-        <v>376.66</v>
+        <v>1963.38</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="E33" s="2">
-        <v>285.58</v>
+        <v>153.4</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="E34" s="2">
-        <v>5099.09</v>
+        <v>11960.83</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>2607.58</v>
+        <v>1298.92</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>8044.02</v>
+        <v>184.59</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="B37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>33.4</v>
+        <v>1164.72</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="E38" s="2">
-        <v>3871.84</v>
+        <v>23.69</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="E39" s="2">
-        <v>8723.85</v>
+        <v>15.81</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="E40" s="2">
-        <v>234.64</v>
+        <v>60.79</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E41" s="2">
-        <v>3152.42</v>
+        <v>771.06</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="2">
-        <v>661.12</v>
+        <v>10907.82</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E43" s="2">
-        <v>2867.28</v>
+        <v>676.56</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44" s="2">
-        <v>389.93</v>
+        <v>141.94</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="E45" s="2">
-        <v>1963.38</v>
+        <v>1288.35</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E46" s="2">
-        <v>685.77</v>
+        <v>678.57</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>41</v>
+        <v>118</v>
       </c>
       <c r="E47" s="2">
-        <v>153.4</v>
+        <v>258.2</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>67</v>
+        <v>125</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>73</v>
+        <v>127</v>
       </c>
       <c r="E48" s="2">
-        <v>11960.83</v>
+        <v>6090.92</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E49" s="2">
-        <v>1298.92</v>
+        <v>2644.35</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E50" s="2">
-        <v>184.59</v>
+        <v>1628.14</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E51" s="2">
-        <v>1164.72</v>
+        <v>1090.19</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E52" s="2">
-        <v>23.69</v>
+        <v>4385.41</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E53" s="2">
-        <v>398.74</v>
+        <v>1727.61</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="E54" s="2">
-        <v>15.81</v>
+        <v>3840.02</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="E55" s="2">
-        <v>60.79</v>
+        <v>162.31</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E56" s="2">
-        <v>10907.82</v>
+        <v>162.31</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E57" s="2">
-        <v>553.22</v>
+        <v>645.3</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E58" s="2">
-        <v>676.56</v>
+        <v>833.74</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E59" s="2">
-        <v>141.94</v>
+        <v>794.38</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E60" s="2">
-        <v>1288.35</v>
+        <v>1236.3</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>10</v>
-[...758 lines deleted...]
-      <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2829,70 +1835,32 @@
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
-    <hyperlink ref="F61" r:id="rId61"/>
-[...36 lines deleted...]
-    <hyperlink ref="F98" r:id="rId98"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>