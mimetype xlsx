--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00178</t>
   </si>
   <si>
     <t>GREGG HUNTER</t>
   </si>
   <si>
@@ -112,336 +112,291 @@
   <si>
     <t>TULL TIMOTHY F</t>
   </si>
   <si>
     <t>284 E SANDUSKY ST LOT 29</t>
   </si>
   <si>
     <t>02164</t>
   </si>
   <si>
     <t>COPLEY TROY</t>
   </si>
   <si>
     <t>4829 WING RD</t>
   </si>
   <si>
     <t>C06-03-00-40-00-012-00</t>
   </si>
   <si>
     <t>VIOLET KAREN A</t>
   </si>
   <si>
     <t>11859 E ST RTE 29</t>
   </si>
   <si>
-    <t>C06-03-00-40-00-013-00</t>
-[...5 lines deleted...]
-    <t>C06-03-00-40-00-014-00</t>
+    <t>C06-03-00-40-09-002-00</t>
+  </si>
+  <si>
+    <t>CUNNINGHAM RODNEY</t>
+  </si>
+  <si>
+    <t>7701 ST RTE 187</t>
+  </si>
+  <si>
+    <t>C06-03-00-41-12-001-01</t>
+  </si>
+  <si>
+    <t>BARHOW LLC</t>
+  </si>
+  <si>
+    <t>9950 WREN RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-41-12-002-00</t>
+  </si>
+  <si>
+    <t>WREN RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-46-00-013-00</t>
+  </si>
+  <si>
+    <t>WEATHERHEAD VIRGIL</t>
+  </si>
+  <si>
+    <t>8030 ST RTE 4</t>
+  </si>
+  <si>
+    <t>C06-03-00-47-00-017-00</t>
+  </si>
+  <si>
+    <t>TRUESDALE SHAWN C</t>
+  </si>
+  <si>
+    <t>S PARKVIEW RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-48-00-037-03</t>
+  </si>
+  <si>
+    <t>MCCUMBER MARY KATHLEEN</t>
+  </si>
+  <si>
+    <t>BRIGNER RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-48-00-053-02</t>
+  </si>
+  <si>
+    <t>NAFF TIMOTHY &amp; APRIL</t>
+  </si>
+  <si>
+    <t>7059 CATAWBA MECHANICSBURG RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-48-07-003-00</t>
+  </si>
+  <si>
+    <t>LAND IS GOOD LLC</t>
+  </si>
+  <si>
+    <t>7914 HUNT CLYMER RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-48-07-006-00</t>
+  </si>
+  <si>
+    <t>KEELER ALFRED W</t>
+  </si>
+  <si>
+    <t>9721 LOVELESS RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-49-00-027-02</t>
+  </si>
+  <si>
+    <t>DORSEY KIRTIS A</t>
+  </si>
+  <si>
+    <t>S ST RTE 559</t>
+  </si>
+  <si>
+    <t>C06-03-00-50-00-044-01</t>
+  </si>
+  <si>
+    <t>WOLF SCOTT T</t>
+  </si>
+  <si>
+    <t>8635 STRINGTOWN RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-50-00-053-00</t>
+  </si>
+  <si>
+    <t>MECHANICSBURG ENTERPRISE BAPTIST CHURCH</t>
+  </si>
+  <si>
+    <t>1926 S PARKVIEW RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-50-00-067-01</t>
+  </si>
+  <si>
+    <t>TRUSTEES HICKORY GROVE BAPTIST CHURCH OF GOSHEN TWP CHAMPAIGN CO OH</t>
+  </si>
+  <si>
+    <t>ST RTE 161</t>
+  </si>
+  <si>
+    <t>C06-03-00-51-04-004-00</t>
+  </si>
+  <si>
+    <t>COLLIER STEVEN Q</t>
+  </si>
+  <si>
+    <t>4336 LINDY LN</t>
+  </si>
+  <si>
+    <t>C06-03-00-53-00-015-00</t>
+  </si>
+  <si>
+    <t>SCHANER JOSHUA J</t>
+  </si>
+  <si>
+    <t>1635 BULLARD RUTAN RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-53-00-015-03</t>
+  </si>
+  <si>
+    <t>1611 BULLARD RUTAN RD</t>
+  </si>
+  <si>
+    <t>C06-03-00-56-00-008-01</t>
+  </si>
+  <si>
+    <t>CAMPBELL KEVIN O</t>
   </si>
   <si>
     <t>ST RTE 187</t>
   </si>
   <si>
-    <t>C06-03-00-40-00-032-00</t>
-[...178 lines deleted...]
-  <si>
     <t>C07-21-00-01-01-009-00</t>
   </si>
   <si>
     <t>WALBORN CHARLES E</t>
   </si>
   <si>
     <t>WESTERN AVE</t>
   </si>
   <si>
     <t>C07-21-00-01-01-011-00</t>
   </si>
   <si>
     <t>399 WESTERN AVE</t>
   </si>
   <si>
     <t>C07-21-00-01-01-012-00</t>
   </si>
   <si>
     <t>C07-21-00-01-01-030-00</t>
   </si>
   <si>
     <t>C07-21-00-01-01-031-00</t>
   </si>
   <si>
     <t>C07-21-00-01-02-010-00</t>
   </si>
   <si>
     <t>ANDERSON STEVEN A</t>
   </si>
   <si>
     <t>37 OAKLAND ST</t>
   </si>
   <si>
     <t>C07-21-00-01-04-008-00</t>
   </si>
   <si>
     <t>ADAMS ROBERT H</t>
   </si>
   <si>
     <t>400 W MAIN ST</t>
   </si>
   <si>
-    <t>C07-21-00-01-09-032-00</t>
-[...7 lines deleted...]
-  <si>
     <t>C07-21-00-01-12-008-00</t>
   </si>
   <si>
     <t>PANDIN COMPANY LLC</t>
   </si>
   <si>
     <t>E RACE ST</t>
   </si>
   <si>
     <t>C07-21-00-01-12-009-00</t>
   </si>
   <si>
     <t>136 E RACE ST</t>
   </si>
   <si>
     <t>C07-21-00-01-12-010-00</t>
   </si>
   <si>
     <t>VOILES CHRISTIAN B</t>
   </si>
   <si>
     <t>140 E RACE ST</t>
   </si>
   <si>
     <t>C07-21-00-01-12-018-00</t>
   </si>
   <si>
     <t>WRIGHT PATRICIA</t>
   </si>
   <si>
     <t>C07-21-00-01-12-019-00</t>
   </si>
   <si>
     <t>170 E RACE ST</t>
   </si>
   <si>
     <t>C07-21-00-01-12-024-00</t>
   </si>
   <si>
     <t>THE PANDIN COMPANY LLC</t>
   </si>
   <si>
     <t>103 PLEASANT ST</t>
+  </si>
+  <si>
+    <t>C07-21-00-01-12-033-00</t>
+  </si>
+  <si>
+    <t>TAYLOR JENNIFER J</t>
+  </si>
+  <si>
+    <t>67 LYNN ST</t>
   </si>
   <si>
     <t>C07-21-00-01-12-039-00</t>
   </si>
   <si>
     <t>BLACKBURN PHYLLIS A</t>
   </si>
   <si>
     <t>37 LYNN ST</t>
   </si>
   <si>
     <t>C07-21-00-01-12-051-00</t>
   </si>
   <si>
     <t>COLLIER SAMUEL C</t>
   </si>
   <si>
     <t>74 LYNN ST</t>
   </si>
   <si>
     <t>C07-21-00-01-15-006-00</t>
   </si>
   <si>
     <t>167 E RACE ST</t>
   </si>
@@ -541,1280 +496,1120 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F60" headerRowCount="1">
-  <autoFilter ref="A1:F60"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F52" headerRowCount="1">
+  <autoFilter ref="A1:F52"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=26914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4567&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=26914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=2988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=3906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4242&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=4567&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F60"/>
+  <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.93389892578125" customWidth="1"/>
     <col min="2" max="2" width="74.50457000732422" customWidth="1"/>
     <col min="3" max="3" width="22.31187629699707" customWidth="1"/>
     <col min="4" max="4" width="34.60810089111328" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>17.91</v>
+        <v>18.85</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>124.79</v>
+        <v>131.34</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>76.39</v>
+        <v>80.4</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>1033.27</v>
+        <v>1087.51</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>340.02</v>
+        <v>357.88</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>92.85</v>
+        <v>97.73</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>63.98</v>
+        <v>67.34</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>9911.83</v>
+        <v>10432.2</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>2407.1</v>
+        <v>95.37</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>121.75</v>
+        <v>1212.95</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>19.47</v>
+        <v>3264.02</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E13" s="2">
-        <v>42.72</v>
+        <v>3714.18</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E14" s="2">
-        <v>1152.45</v>
+        <v>1660.83</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E15" s="2">
-        <v>3101.2</v>
+        <v>1557.62</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E16" s="2">
-        <v>3528.92</v>
+        <v>46.08</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E17" s="2">
-        <v>1577.99</v>
+        <v>5583.2</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E18" s="2">
-        <v>1479.92</v>
+        <v>1207.66</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E19" s="2">
-        <v>43.78</v>
+        <v>389.58</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E20" s="2">
-        <v>5304.7</v>
+        <v>936.07</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E21" s="2">
-        <v>4332.86</v>
+        <v>4210</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E22" s="2">
-        <v>20284.89</v>
+        <v>9181.85</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E23" s="2">
-        <v>19959.13</v>
+        <v>246.95</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E24" s="2">
-        <v>1147.42</v>
+        <v>3017.81</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="E25" s="2">
-        <v>370.15</v>
+        <v>410.4</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E26" s="2">
-        <v>889.38</v>
+        <v>2066.46</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E27" s="2">
-        <v>4000</v>
+        <v>161.45</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E28" s="2">
-        <v>8723.85</v>
+        <v>194.28</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E29" s="2">
-        <v>234.64</v>
+        <v>1225.87</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" s="2">
-        <v>2867.28</v>
+        <v>24.93</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="E31" s="2">
-        <v>389.93</v>
+        <v>16.64</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="E32" s="2">
-        <v>1963.38</v>
+        <v>63.98</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E33" s="2">
-        <v>153.4</v>
+        <v>811.54</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="E34" s="2">
-        <v>11960.83</v>
+        <v>11480.48</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E35" s="2">
-        <v>1298.92</v>
+        <v>149.4</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E36" s="2">
-        <v>184.59</v>
+        <v>1355.99</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E37" s="2">
-        <v>1164.72</v>
+        <v>398.44</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="2">
-        <v>23.69</v>
+        <v>271.76</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="E39" s="2">
-        <v>15.81</v>
+        <v>6410.69</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="E40" s="2">
-        <v>60.79</v>
+        <v>2783.18</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="E41" s="2">
-        <v>771.06</v>
+        <v>320.69</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="E42" s="2">
-        <v>10907.82</v>
+        <v>1713.62</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="E43" s="2">
-        <v>676.56</v>
+        <v>989.55</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="E44" s="2">
-        <v>141.94</v>
+        <v>4615.65</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="E45" s="2">
-        <v>1288.35</v>
+        <v>1818.31</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="E46" s="2">
-        <v>678.57</v>
+        <v>4041.62</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="E47" s="2">
-        <v>258.2</v>
+        <v>170.83</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E48" s="2">
-        <v>6090.92</v>
+        <v>170.83</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="E49" s="2">
-        <v>2644.35</v>
+        <v>679.18</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="E50" s="2">
-        <v>1628.14</v>
+        <v>877.51</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="E51" s="2">
-        <v>1090.19</v>
+        <v>836.08</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E52" s="2">
-        <v>4385.41</v>
+        <v>1301.22</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>10</v>
-[...158 lines deleted...]
-      <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -1827,40 +1622,32 @@
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
-    <hyperlink ref="F53" r:id="rId53"/>
-[...6 lines deleted...]
-    <hyperlink ref="F60" r:id="rId60"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>