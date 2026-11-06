--- v2 (2026-09-09)
+++ v3 (2026-11-06)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00278</t>
   </si>
   <si>
     <t>SPERGIN DARYL</t>
   </si>
   <si>
@@ -160,75 +160,57 @@
   <si>
     <t>G21-07-11-35-00-010-01</t>
   </si>
   <si>
     <t>BYERS BARBARA E</t>
   </si>
   <si>
     <t>G21-07-11-35-00-010-05</t>
   </si>
   <si>
     <t>G21-07-11-35-00-014-00</t>
   </si>
   <si>
     <t>649 KITE RD</t>
   </si>
   <si>
     <t>G21-07-11-36-00-004-01</t>
   </si>
   <si>
     <t>EIDEMILLER ERIC &amp; NICOLE</t>
   </si>
   <si>
     <t>W US HWY 36</t>
   </si>
   <si>
-    <t>G22-07-10-24-00-020-00</t>
-[...7 lines deleted...]
-  <si>
     <t>G22-07-10-24-06-009-00</t>
   </si>
   <si>
     <t>GLOVER SHIRLEY ANN</t>
   </si>
   <si>
     <t>5143 TERRE HAUTE RD</t>
-  </si>
-[...7 lines deleted...]
-    <t>5253 WILLOW DALE RD</t>
   </si>
   <si>
     <t>G22-07-11-02-00-011-03</t>
   </si>
   <si>
     <t>T&amp;T OUTFITTERS LLC</t>
   </si>
   <si>
     <t>G22-07-11-11-00-001-00</t>
   </si>
   <si>
     <t>JORDAN CHANDLER &amp; ALECEIA BAKER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -250,79 +232,79 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F23" headerRowCount="1">
-  <autoFilter ref="A1:F23"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F21" headerRowCount="1">
+  <autoFilter ref="A1:F21"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11654&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=10885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11654&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.144651412963867" customWidth="1"/>
     <col min="2" max="2" width="34.67152786254883" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
-    <col min="4" max="4" width="21.916973114013672" customWidth="1"/>
+    <col min="4" max="4" width="21.335872650146484" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
@@ -377,51 +359,51 @@
       </c>
       <c r="D4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2">
         <v>14.83</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
-        <v>419.78</v>
+        <v>299.78</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2">
         <v>1433.1</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -477,51 +459,51 @@
       </c>
       <c r="D9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2">
         <v>4052.86</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2">
-        <v>629.09</v>
+        <v>129.09</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2">
         <v>2957.97</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -657,142 +639,100 @@
       </c>
       <c r="D18" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="2">
         <v>92.67</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="2">
-        <v>3271.1</v>
+        <v>2958.69</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="E20" s="2">
-        <v>3358.69</v>
+        <v>147.54</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="E21" s="2">
-        <v>102.67</v>
+        <v>196.06</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
-    <hyperlink ref="F22" r:id="rId22"/>
-    <hyperlink ref="F23" r:id="rId23"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>