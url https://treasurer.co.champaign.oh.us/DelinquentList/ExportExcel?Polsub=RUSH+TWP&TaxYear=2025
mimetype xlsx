--- v3 (2026-09-09)
+++ v4 (2026-11-06)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="167">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00126</t>
   </si>
   <si>
     <t>HOLYCROSS MICHELE</t>
   </si>
   <si>
@@ -274,59 +274,50 @@
   <si>
     <t>BURTON RD</t>
   </si>
   <si>
     <t>H26-08-00-50-06-010-00</t>
   </si>
   <si>
     <t>4870 BURTON RD</t>
   </si>
   <si>
     <t>H26-08-00-50-06-011-00</t>
   </si>
   <si>
     <t>H26-08-00-51-00-010-02</t>
   </si>
   <si>
     <t>H26-08-00-51-00-010-04</t>
   </si>
   <si>
     <t>H26-08-00-51-00-018-00</t>
   </si>
   <si>
     <t>H26-08-00-51-00-019-01</t>
   </si>
   <si>
-    <t>H26-08-00-52-01-002-00</t>
-[...7 lines deleted...]
-  <si>
     <t>H26-08-00-52-01-031-00</t>
   </si>
   <si>
     <t>CRABTREE BRIAN T</t>
   </si>
   <si>
     <t>MIDDLEBURG RD</t>
   </si>
   <si>
     <t>H26-08-00-52-01-032-00</t>
   </si>
   <si>
     <t>10895 MIDDLEBURG RD</t>
   </si>
   <si>
     <t>H26-08-00-52-01-033-00</t>
   </si>
   <si>
     <t>H26-08-00-52-01-034-00</t>
   </si>
   <si>
     <t>H28-23-00-01-02-035-00</t>
   </si>
   <si>
     <t>PHILLIPS GREGORY L</t>
@@ -398,59 +389,50 @@
     <t>N SYCAMORE ST</t>
   </si>
   <si>
     <t>H28-23-00-01-05-116-00</t>
   </si>
   <si>
     <t>CASTLE RAY</t>
   </si>
   <si>
     <t>H28-23-00-01-12-005-00</t>
   </si>
   <si>
     <t>THOMAS DAVID S</t>
   </si>
   <si>
     <t>117 LINCOLN PL</t>
   </si>
   <si>
     <t>H28-23-00-01-13-003-00</t>
   </si>
   <si>
     <t>KOCH JASON</t>
   </si>
   <si>
     <t>144 ABBEY LN</t>
-  </si>
-[...7 lines deleted...]
-    <t>106 INDIANAPOLIS ST</t>
   </si>
   <si>
     <t>H29-26-00-01-05-003-00</t>
   </si>
   <si>
     <t>WALTER MICHAEL JAMES</t>
   </si>
   <si>
     <t>S MAIN ST</t>
   </si>
   <si>
     <t>H29-26-00-01-06-012-00</t>
   </si>
   <si>
     <t>NOTT STEVE</t>
   </si>
   <si>
     <t>106 W BENNETT ST</t>
   </si>
   <si>
     <t>H29-26-00-01-06-023-00</t>
   </si>
   <si>
     <t>NOTT KAREN K</t>
   </si>
@@ -577,70 +559,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F73" headerRowCount="1">
-  <autoFilter ref="A1:F73"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F71" headerRowCount="1">
+  <autoFilter ref="A1:F71"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13864&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=13864&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F73"/>
+  <dimension ref="A1:F71"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.12725830078125" customWidth="1"/>
     <col min="2" max="2" width="27.565317153930664" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="24.097124099731445" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1224,51 +1206,51 @@
       </c>
       <c r="D30" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E30" s="2">
         <v>357.04</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E31" s="2">
-        <v>7315.54</v>
+        <v>6315.54</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E32" s="2">
         <v>489.37</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1384,733 +1366,693 @@
       </c>
       <c r="D38" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E38" s="2">
         <v>356.1</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E39" s="2">
-        <v>1016.36</v>
+        <v>65.96</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="2">
-        <v>65.96</v>
+        <v>2285.19</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="E41" s="2">
-        <v>2285.19</v>
+        <v>26.33</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E42" s="2">
-        <v>26.33</v>
+        <v>65.96</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E43" s="2">
-        <v>65.96</v>
+        <v>922.68</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="2">
-        <v>922.68</v>
+        <v>819.51</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E45" s="2">
-        <v>819.51</v>
+        <v>1075.64</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E46" s="2">
-        <v>1075.64</v>
+        <v>3732.5</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E47" s="2">
-        <v>4132.5</v>
+        <v>1303.79</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E48" s="2">
-        <v>1303.79</v>
+        <v>4992.49</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E49" s="2">
-        <v>4992.49</v>
+        <v>9907.61</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="2">
-        <v>9907.61</v>
+        <v>592.78</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="B51" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E51" s="2">
-        <v>592.78</v>
+        <v>225.76</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E52" s="2">
-        <v>225.76</v>
+        <v>250.79</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E53" s="2">
-        <v>250.79</v>
+        <v>300.95</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="2">
-        <v>300.95</v>
+        <v>2752.08</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E55" s="2">
-        <v>2752.08</v>
+        <v>2142.74</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E56" s="2">
-        <v>2142.74</v>
+        <v>7210.25</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E57" s="2">
-        <v>169.96</v>
+        <v>59.49</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E58" s="2">
-        <v>7210.25</v>
+        <v>5560.69</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E59" s="2">
-        <v>59.49</v>
+        <v>1927.02</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E60" s="2">
-        <v>5560.69</v>
+        <v>4946.39</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E61" s="2">
-        <v>1927.02</v>
+        <v>8494.26</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="2">
-        <v>4946.39</v>
+        <v>80.54</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="B63" s="0" t="s">
+      <c r="C63" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" s="2">
-        <v>8494.26</v>
+        <v>31.18</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="B64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E64" s="2">
-        <v>80.54</v>
+        <v>4.01</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="B65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>31.18</v>
+        <v>1.69</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E66" s="2">
-        <v>4.01</v>
+        <v>3.06</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="E67" s="2">
-        <v>1.69</v>
+        <v>0.26</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E68" s="2">
-        <v>3.06</v>
+        <v>4958.19</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="B69" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E69" s="2">
-        <v>0.26</v>
+        <v>31.2</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="B70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
       <c r="E70" s="2">
-        <v>4958.19</v>
+        <v>39.49</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>141</v>
+        <v>164</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="E71" s="2">
-        <v>31.2</v>
+        <v>2715.39</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2142,34 +2084,32 @@
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
-    <hyperlink ref="F72" r:id="rId72"/>
-    <hyperlink ref="F73" r:id="rId73"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>