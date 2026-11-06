--- v2 (2026-09-09)
+++ v3 (2026-11-06)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00126</t>
   </si>
   <si>
     <t>HOLYCROSS MICHELE</t>
   </si>
   <si>
@@ -155,59 +155,50 @@
     <t>COMBS JEROMEY</t>
   </si>
   <si>
     <t>BURTON RD</t>
   </si>
   <si>
     <t>H26-08-00-50-06-010-00</t>
   </si>
   <si>
     <t>4870 BURTON RD</t>
   </si>
   <si>
     <t>H26-08-00-50-06-011-00</t>
   </si>
   <si>
     <t>H26-08-00-51-00-010-02</t>
   </si>
   <si>
     <t>H26-08-00-51-00-010-04</t>
   </si>
   <si>
     <t>H26-08-00-51-00-018-00</t>
   </si>
   <si>
     <t>H26-08-00-51-00-019-01</t>
-  </si>
-[...7 lines deleted...]
-    <t>5735 MCCOLLY RD</t>
   </si>
   <si>
     <t>H26-08-00-52-01-031-00</t>
   </si>
   <si>
     <t>CRABTREE BRIAN T</t>
   </si>
   <si>
     <t>MIDDLEBURG RD</t>
   </si>
   <si>
     <t>H26-08-00-52-01-032-00</t>
   </si>
   <si>
     <t>10895 MIDDLEBURG RD</t>
   </si>
   <si>
     <t>H26-08-00-52-01-033-00</t>
   </si>
   <si>
     <t>H26-08-00-52-01-034-00</t>
   </si>
 </sst>
 </file>
 
@@ -238,70 +229,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F30" headerRowCount="1">
-  <autoFilter ref="A1:F30"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F29" headerRowCount="1">
+  <autoFilter ref="A1:F29"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12815&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=11956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12576&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=12815&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.12725830078125" customWidth="1"/>
     <col min="2" max="2" width="27.565317153930664" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="24.097124099731445" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -625,51 +616,51 @@
       </c>
       <c r="D17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2">
         <v>357.04</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2">
-        <v>7315.54</v>
+        <v>6315.54</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2">
         <v>489.37</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -785,149 +776,128 @@
       </c>
       <c r="D25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="2">
         <v>356.1</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="2">
-        <v>1016.36</v>
+        <v>65.96</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="2">
-        <v>65.96</v>
+        <v>2285.19</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E28" s="2">
-        <v>2285.19</v>
+        <v>26.33</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E29" s="2">
-        <v>26.33</v>
+        <v>65.96</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>10</v>
-[...18 lines deleted...]
-      <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
-    <hyperlink ref="F30" r:id="rId30"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>