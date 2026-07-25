--- v0 (2026-02-10)
+++ v1 (2026-07-25)
@@ -5,352 +5,241 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="360">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00441</t>
   </si>
   <si>
     <t>HITER MAKAYLA</t>
   </si>
   <si>
     <t>URBANA CSD</t>
   </si>
   <si>
     <t>225 LOGAN ST LOT 45</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>00645</t>
   </si>
   <si>
     <t>CONLEY EDITH A</t>
   </si>
   <si>
     <t>225 LOGAN ST LOT 15</t>
   </si>
   <si>
-    <t>00648</t>
-[...25 lines deleted...]
-  <si>
     <t>00676</t>
   </si>
   <si>
-    <t>BREWER PENNY</t>
+    <t>PACIFICA OHIO LLC DBA URBANA ESTATES MHP</t>
   </si>
   <si>
     <t>225 LOGAN ST LOT 47</t>
   </si>
   <si>
     <t>00682</t>
   </si>
   <si>
     <t>WHITMAN CHARLES LAYTON JR</t>
   </si>
   <si>
     <t>225 LOGAN ST LOT 53</t>
   </si>
   <si>
     <t>01132</t>
   </si>
   <si>
     <t>FLOWERS DONALD F</t>
   </si>
   <si>
     <t>225 LOGAN ST LOT 58</t>
   </si>
   <si>
     <t>01320</t>
   </si>
   <si>
     <t>EUBANKS VICKIE JO</t>
   </si>
   <si>
     <t>225 LOGAN ST LOT 03</t>
   </si>
   <si>
     <t>01341</t>
   </si>
   <si>
-    <t>01476</t>
-[...7 lines deleted...]
-  <si>
     <t>01696</t>
   </si>
   <si>
     <t>MCCAIN TRACEY L</t>
   </si>
   <si>
     <t>225 LOGAN ST LOT 14</t>
   </si>
   <si>
-    <t>I49-25-00-03-10-030-02</t>
-[...11 lines deleted...]
-    <t>STANSON MARY</t>
+    <t>K48-25-00-01-04-021-00</t>
+  </si>
+  <si>
+    <t>MCCONNAUGHEY NATHANIEL</t>
+  </si>
+  <si>
+    <t>313 S EDGEWOOD AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-05-002-00</t>
+  </si>
+  <si>
+    <t>URBANA INVESTMENT GROUP LLC</t>
+  </si>
+  <si>
+    <t>575 COLLEGE WAY</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-05-002-01</t>
+  </si>
+  <si>
+    <t>COLLEGE WAY</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-10-011-00</t>
+  </si>
+  <si>
+    <t>MOORE RICHARD A JR &amp; TERESA LOU EVILSIZOR</t>
+  </si>
+  <si>
+    <t>221 DEWEY AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-14-016-00</t>
+  </si>
+  <si>
+    <t>LUXE HAVEN PROPERTIES LTD</t>
+  </si>
+  <si>
+    <t>419 S WALNUT ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-15-015-00</t>
+  </si>
+  <si>
+    <t>PANDIN COMPANY LLC THE</t>
+  </si>
+  <si>
+    <t>831 MIAMI ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-15-028-00</t>
+  </si>
+  <si>
+    <t>951 MIAMI ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-18-008-00</t>
+  </si>
+  <si>
+    <t>RAMEY TERRY</t>
+  </si>
+  <si>
+    <t>135 CLAY ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-20-015-00</t>
+  </si>
+  <si>
+    <t>RUTTER TODD &amp; BRIANNA</t>
   </si>
   <si>
     <t>S HIGH ST</t>
   </si>
   <si>
-    <t>K48-25-00-01-03-010-00</t>
-[...121 lines deleted...]
-  <si>
     <t>K48-25-00-01-20-017-00</t>
   </si>
   <si>
     <t>940 S HIGH ST</t>
   </si>
   <si>
     <t>K48-25-00-01-20-039-00</t>
   </si>
   <si>
     <t>DUNCAN HATTIE W</t>
   </si>
   <si>
     <t>W BROADWAY ST</t>
   </si>
   <si>
     <t>K48-25-00-01-21-003-00</t>
   </si>
   <si>
     <t>PANDIN COMPANY LLC</t>
   </si>
   <si>
     <t>806 S MAIN ST</t>
   </si>
   <si>
-    <t>K48-25-00-01-24-009-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-01-26-002-00</t>
   </si>
   <si>
     <t>TULLY WILLIAM A SR</t>
   </si>
   <si>
     <t>200 COLLEGE ST</t>
   </si>
   <si>
     <t>K48-25-00-01-27-014-00</t>
   </si>
   <si>
     <t>FRYAR MARY S</t>
   </si>
   <si>
     <t>319 S RUSSELL ST</t>
   </si>
   <si>
     <t>K48-25-00-01-29-029-00</t>
   </si>
   <si>
     <t>HOVEY ST</t>
   </si>
   <si>
     <t>K48-25-00-01-29-030-00</t>
@@ -358,638 +247,497 @@
   <si>
     <t>APPLE DR</t>
   </si>
   <si>
     <t>K48-25-00-01-29-031-00</t>
   </si>
   <si>
     <t>K48-25-00-01-29-032-00</t>
   </si>
   <si>
     <t>K48-25-00-01-29-033-00</t>
   </si>
   <si>
     <t>K48-25-00-01-29-034-00</t>
   </si>
   <si>
     <t>K48-25-00-01-29-035-00</t>
   </si>
   <si>
     <t>K48-25-00-01-29-036-00</t>
   </si>
   <si>
     <t>THOMPSON ST</t>
   </si>
   <si>
-    <t>K48-25-00-01-29-041-00</t>
+    <t>K48-25-00-01-29-044-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-045-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-046-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-047-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-048-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-049-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-050-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-051-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-052-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-053-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-054-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-055-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-056-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-057-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-058-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-059-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-05-010-00</t>
+  </si>
+  <si>
+    <t>REAVER ASHLEY D</t>
+  </si>
+  <si>
+    <t>557 E WATER ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-06-015-00</t>
+  </si>
+  <si>
+    <t>MADDY CHARLES</t>
+  </si>
+  <si>
+    <t>347 ROGERS DR</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-07-007-00</t>
+  </si>
+  <si>
+    <t>RATLIFF PATRICIA L</t>
+  </si>
+  <si>
+    <t>302 HENRY ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-12-017-00</t>
+  </si>
+  <si>
+    <t>JONES ROY DAVID</t>
+  </si>
+  <si>
+    <t>438 S KENTON ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-12-018-00</t>
+  </si>
+  <si>
+    <t>S KENTON ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-12-018-01</t>
+  </si>
+  <si>
+    <t>MONTALVO TERESA B</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-12-019-00</t>
+  </si>
+  <si>
+    <t>BUCKNEY RUTH A</t>
+  </si>
+  <si>
+    <t>430 S KENTON ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-12-020-00</t>
+  </si>
+  <si>
+    <t>PORTER MELANTHA K</t>
+  </si>
+  <si>
+    <t>426 &amp; 428 S KENTON ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-12-021-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-13-004-00</t>
+  </si>
+  <si>
+    <t>KORTE JOSEPH B</t>
+  </si>
+  <si>
+    <t>409 SCIOTO ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-14-006-00</t>
+  </si>
+  <si>
+    <t>ROLFES CATHERINE &amp; KAREN SUE LINDEMAN</t>
+  </si>
+  <si>
+    <t>143 HILL ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-005-02</t>
+  </si>
+  <si>
+    <t>DAVIS LESLIE F</t>
+  </si>
+  <si>
+    <t>MONUMENT SQ</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-087-00</t>
+  </si>
+  <si>
+    <t>BRY JOHN E</t>
+  </si>
+  <si>
+    <t>215 S KENTON ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-124-01</t>
+  </si>
+  <si>
+    <t>FRALEY RANDY S</t>
+  </si>
+  <si>
+    <t>E WATER ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-125-00</t>
+  </si>
+  <si>
+    <t>211 E WATER ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-129-00</t>
+  </si>
+  <si>
+    <t>BRY JOHN &amp; JAMES SMITH</t>
+  </si>
+  <si>
+    <t>233 E WATER ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-149-00</t>
+  </si>
+  <si>
+    <t>EQUITY TRUST COMPANY CUSTODIAN FBO DERR KEVIN J IRA TRUSTEE</t>
+  </si>
+  <si>
+    <t>319 S LOCUST ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-150-00</t>
+  </si>
+  <si>
+    <t>BRY JOHN</t>
+  </si>
+  <si>
+    <t>307 S LOCUST ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-22-019-00</t>
+  </si>
+  <si>
+    <t>ROUTT SUMMER R</t>
+  </si>
+  <si>
+    <t>342 HILL ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-23-005-00</t>
+  </si>
+  <si>
+    <t>VANHOOSE BRUCE A</t>
+  </si>
+  <si>
+    <t>117 E REYNOLDS ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-23-006-00</t>
+  </si>
+  <si>
+    <t>125 E REYNOLDS ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-23-007-00</t>
+  </si>
+  <si>
+    <t>127 E REYNOLDS ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-23-019-00</t>
+  </si>
+  <si>
+    <t>ERWIN DONALD J</t>
+  </si>
+  <si>
+    <t>231 E REYNOLDS ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-23-023-00</t>
+  </si>
+  <si>
+    <t>423 S KENTON ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-24-012-00</t>
+  </si>
+  <si>
+    <t>STALEY TIMOTHY EUGENE</t>
+  </si>
+  <si>
+    <t>527 S MAIN ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-24-014-02</t>
+  </si>
+  <si>
+    <t>HILL ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-25-031-00</t>
+  </si>
+  <si>
+    <t>EMBRY HOPE &amp; YVETTE EVANS &amp; TYSON EVANS</t>
+  </si>
+  <si>
+    <t>340 WINDSOR AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-26-008-00</t>
+  </si>
+  <si>
+    <t>DILLON KASEY L</t>
+  </si>
+  <si>
+    <t>624 WEST DR</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-32-007-00</t>
+  </si>
+  <si>
+    <t>KELLER MARK E</t>
+  </si>
+  <si>
+    <t>344 EASTVIEW DR</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-06-072-00</t>
+  </si>
+  <si>
+    <t>634 E CHURCH ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-06-191-00</t>
+  </si>
+  <si>
+    <t>AKB NINE BY 9 LLC</t>
+  </si>
+  <si>
+    <t>WASHINGTON AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-11-035-00</t>
+  </si>
+  <si>
+    <t>BELWOOD INVESTMENTS LLC</t>
+  </si>
+  <si>
+    <t>341 E CHURCH ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-11-072-00</t>
+  </si>
+  <si>
+    <t>BRENNAN DONALD C</t>
+  </si>
+  <si>
+    <t>449 E WARD ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-13-019-00</t>
+  </si>
+  <si>
+    <t>ROGERS GAVIN LANE</t>
+  </si>
+  <si>
+    <t>E WARD ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-17-087-00</t>
+  </si>
+  <si>
+    <t>VIOLET KAREN ANN</t>
+  </si>
+  <si>
+    <t>527 N JEFFERSON AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-19-080-00</t>
+  </si>
+  <si>
+    <t>BROOKS JUAN</t>
+  </si>
+  <si>
+    <t>302 E COURT ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-19-169-00</t>
+  </si>
+  <si>
+    <t>STAIRWALT PAMELA K</t>
+  </si>
+  <si>
+    <t>331 N MAIN ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-22-186-00</t>
+  </si>
+  <si>
+    <t>GRAUMAN JOHN F</t>
+  </si>
+  <si>
+    <t>339 WASHINGTON AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-27-007-00</t>
+  </si>
+  <si>
+    <t>CURNUTTE TRACI A</t>
+  </si>
+  <si>
+    <t>751 MARK DR</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-33-043-00</t>
+  </si>
+  <si>
+    <t>LAWLESS HOLDINGS LLC</t>
+  </si>
+  <si>
+    <t>DOWNS AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-33-044-00</t>
+  </si>
+  <si>
+    <t>112 DOWNS AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-33-045-01</t>
+  </si>
+  <si>
+    <t>JHG INVESTMENTS, LLC</t>
+  </si>
+  <si>
+    <t>118 DOWNS AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-33-063-00</t>
+  </si>
+  <si>
+    <t>COURTER LISA M</t>
+  </si>
+  <si>
+    <t>207 DOWNS AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-33-065-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-02-032-00</t>
   </si>
   <si>
     <t>ALVARADO HIRAM U</t>
   </si>
   <si>
-    <t>323 THOMPSON ST</t>
-[...523 lines deleted...]
-  <si>
     <t>118 HITT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-02-034-00</t>
   </si>
   <si>
     <t>HITT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-03-008-00</t>
   </si>
   <si>
     <t>CAULEY PEGGY ANN</t>
   </si>
   <si>
     <t>ORANGE ST</t>
   </si>
   <si>
     <t>K48-25-00-04-03-009-00</t>
   </si>
   <si>
     <t>202 ORANGE ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-03-036-00</t>
-[...4 lines deleted...]
-  <si>
     <t>K48-25-00-04-03-053-00</t>
   </si>
   <si>
     <t>FRALEY LARRY A</t>
   </si>
   <si>
     <t>424 LOUDEN ST</t>
   </si>
   <si>
     <t>K48-25-00-04-03-054-00</t>
   </si>
   <si>
-    <t>K48-25-00-04-03-058-00</t>
-[...13 lines deleted...]
-  <si>
     <t>K48-25-00-04-04-035-00</t>
   </si>
   <si>
     <t>MARSHALL DONNA M</t>
   </si>
   <si>
     <t>110 UNION ALY</t>
   </si>
   <si>
     <t>K48-25-00-04-04-039-00</t>
   </si>
   <si>
     <t>UNION ALY</t>
   </si>
   <si>
     <t>K48-25-00-04-04-040-00</t>
   </si>
   <si>
     <t>K48-25-00-04-04-093-00</t>
   </si>
   <si>
     <t>PERALTA REGINALD J</t>
   </si>
   <si>
     <t>717 N OAKLAND ST</t>
@@ -1000,140 +748,119 @@
   <si>
     <t>SMITH THOMAS E</t>
   </si>
   <si>
     <t>617 HAGENBUCH ST</t>
   </si>
   <si>
     <t>K48-25-00-04-04-132-00</t>
   </si>
   <si>
     <t>RICH MARK A</t>
   </si>
   <si>
     <t>706 PINDAR ST</t>
   </si>
   <si>
     <t>K48-25-00-04-04-161-00</t>
   </si>
   <si>
     <t>GRIMES CHERYL LYNN</t>
   </si>
   <si>
     <t>468 GWYNNE ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-05-010-00</t>
+    <t>K48-25-00-04-05-011-00</t>
   </si>
   <si>
     <t>WOOD CHARLES A</t>
   </si>
   <si>
     <t>613 W LIGHT ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-05-011-00</t>
-[...1 lines deleted...]
-  <si>
     <t>K48-25-00-04-08-004-00</t>
   </si>
   <si>
     <t>GILMORE PROPERTY BUYERS LLC</t>
   </si>
   <si>
     <t>418 W LIGHT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-11-001-00</t>
   </si>
   <si>
     <t>700 PINDAR ST</t>
   </si>
   <si>
     <t>K48-25-00-04-12-023-00</t>
   </si>
   <si>
     <t>FRALEY KENNY L</t>
   </si>
   <si>
     <t>1054 N MAIN ST</t>
   </si>
   <si>
     <t>K48-25-00-04-12-031-00</t>
   </si>
   <si>
     <t>217 W TWAIN AVE</t>
   </si>
   <si>
-    <t>K48-25-00-04-12-078-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-04-12-099-00</t>
   </si>
   <si>
     <t>WATKINS BRIAN</t>
   </si>
   <si>
     <t>304 HARMON AVE</t>
   </si>
   <si>
     <t>K48-25-00-04-12-108-00</t>
   </si>
   <si>
     <t>222 HARMON AVE</t>
   </si>
   <si>
     <t>K48-25-00-04-12-119-00</t>
   </si>
   <si>
     <t>211 HARMON AVE</t>
   </si>
   <si>
     <t>K48-25-00-04-13-043-00</t>
   </si>
   <si>
     <t>BROOKS WILBUR</t>
   </si>
   <si>
     <t>N RUSSELL ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-14-033-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-04-16-093-00</t>
   </si>
   <si>
     <t>SCHAFFER BARBARA</t>
   </si>
   <si>
     <t>SARA ST</t>
   </si>
   <si>
     <t>K48-25-00-04-16-094-00</t>
   </si>
   <si>
     <t>320 SARA ST</t>
   </si>
   <si>
     <t>K48-25-00-04-17-011-00</t>
   </si>
   <si>
     <t>GRAUMAN JOHN FITZGERALD ETAL</t>
   </si>
   <si>
     <t>628 LOUDEN ST</t>
   </si>
   <si>
     <t>K48-25-00-04-18-018-02</t>
@@ -1180,83 +907,59 @@
   <si>
     <t>232 MIAMI ST</t>
   </si>
   <si>
     <t>K48-25-00-04-19-003-00</t>
   </si>
   <si>
     <t>NEW STELLA L</t>
   </si>
   <si>
     <t>MIAMI ST</t>
   </si>
   <si>
     <t>K48-25-00-04-19-004-00</t>
   </si>
   <si>
     <t>K48-25-00-04-19-030-00</t>
   </si>
   <si>
     <t>KERNS DONALD PHILIP</t>
   </si>
   <si>
     <t>118 N MAIN ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-19-040-00</t>
-[...13 lines deleted...]
-  <si>
     <t>K48-25-00-04-19-055-00</t>
   </si>
   <si>
     <t>SAMBOIS SAMANTHA</t>
   </si>
   <si>
     <t>237 W COURT ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-26-005-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-04-27-007-00</t>
   </si>
   <si>
     <t>THE IVORY MAISON LLC</t>
   </si>
   <si>
     <t>309 W COURT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-27-008-00</t>
   </si>
   <si>
     <t>301 W COURT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-27-031-00</t>
   </si>
   <si>
     <t>LFH PROPERTIES AND INVESTMENTS LLC</t>
   </si>
   <si>
     <t>304 W CHURCH ST</t>
   </si>
   <si>
     <t>K48-25-00-04-28-001-00</t>
@@ -1321,186 +1024,111 @@
   <si>
     <t>K48-25-11-01-31-028-01</t>
   </si>
   <si>
     <t>K48-25-11-01-33-020-00</t>
   </si>
   <si>
     <t>KORTE JENNIFER A</t>
   </si>
   <si>
     <t>750 S EDGEWOOD AVE</t>
   </si>
   <si>
     <t>K48-25-11-01-35-007-00</t>
   </si>
   <si>
     <t>1615 MUZZYS RD</t>
   </si>
   <si>
     <t>K48-25-11-01-35-008-00</t>
   </si>
   <si>
     <t>MUZZYS RD</t>
   </si>
   <si>
-    <t>K48-25-11-02-28-036-01</t>
-[...8 lines deleted...]
-    <t>K48-25-11-02-29-009-00</t>
+    <t>K48-25-11-02-29-010-00</t>
   </si>
   <si>
     <t>RICHARDSON JUDITH</t>
   </si>
   <si>
-    <t>110 WARDS LN</t>
-[...4 lines deleted...]
-  <si>
     <t>115 WARDS LN</t>
   </si>
   <si>
-    <t>K48-25-11-02-29-016-00</t>
-[...16 lines deleted...]
-  <si>
     <t>K48-25-11-02-30-011-00</t>
   </si>
   <si>
     <t>STEWART KATHRYN M</t>
   </si>
   <si>
     <t>362 PARK AVE</t>
   </si>
   <si>
     <t>K48-25-11-02-30-046-00</t>
   </si>
   <si>
     <t>BEAN ASBELL BROWNIE</t>
   </si>
   <si>
     <t>319 E REYNOLDS ST</t>
   </si>
   <si>
-    <t>K48-25-11-02-30-047-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-11-02-31-020-00</t>
   </si>
   <si>
     <t>HUGHES LAW LLC</t>
   </si>
   <si>
     <t>19 PEARCE PL</t>
   </si>
   <si>
     <t>K48-25-11-02-31-054-00</t>
   </si>
   <si>
     <t>DEES JAMES W</t>
   </si>
   <si>
     <t>1395 LIBERTY LN</t>
   </si>
   <si>
     <t>K48-25-11-03-37-054-00</t>
   </si>
   <si>
     <t>COX MARSHALL V</t>
   </si>
   <si>
     <t>342 E WARD ST</t>
   </si>
   <si>
     <t>K48-25-11-03-38-014-00</t>
   </si>
   <si>
     <t>MOYER JEANENE</t>
   </si>
   <si>
     <t>516 BLOOMFIELD AVE</t>
-  </si>
-[...31 lines deleted...]
-    <t>576 W LIGHT ST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1510,79 +1138,79 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F198" headerRowCount="1">
-  <autoFilter ref="A1:F198"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F149" headerRowCount="1">
+  <autoFilter ref="A1:F149"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=15756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25348&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25053&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F198"/>
+  <dimension ref="A1:F149"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.904232025146484" customWidth="1"/>
     <col min="2" max="2" width="62.812984466552734" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
-    <col min="4" max="4" width="25.41994857788086" customWidth="1"/>
+    <col min="4" max="4" width="22.36405372619629" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
@@ -1617,3933 +1245,2953 @@
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
         <v>16.5</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>215.55</v>
+        <v>15.2</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>18.15</v>
+        <v>16.61</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>34.15</v>
+        <v>34.99</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>15.2</v>
+        <v>148.45</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E8" s="2">
-        <v>16.61</v>
+        <v>181.59</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" s="2">
-        <v>34.99</v>
+        <v>395.39</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" s="2">
-        <v>148.45</v>
+        <v>1383.49</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" s="2">
-        <v>181.59</v>
+        <v>45500.32</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="2">
-        <v>173.24</v>
+        <v>47566.14</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="2">
-        <v>395.39</v>
+        <v>857.41</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="C14" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="2">
-        <v>78.38</v>
+        <v>497.67</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="C15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="2">
-        <v>33.06</v>
+        <v>7873.31</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E16" s="2">
-        <v>1405.1</v>
+        <v>5923.88</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="2">
-        <v>2</v>
+        <v>4476.73</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="2">
-        <v>1383.49</v>
+        <v>663.82</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E19" s="2">
-        <v>45500.32</v>
+        <v>6737.35</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E20" s="2">
-        <v>47566.14</v>
+        <v>1460.01</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="2">
-        <v>2694.45</v>
+        <v>7890.89</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="2">
-        <v>857.41</v>
+        <v>1262.6</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="2">
-        <v>7.09</v>
+        <v>623.59</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" s="2">
-        <v>497.67</v>
+        <v>153.36</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E25" s="2">
-        <v>7873.31</v>
+        <v>211.16</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E26" s="2">
-        <v>5923.88</v>
+        <v>197.8</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="E27" s="2">
-        <v>1300.77</v>
+        <v>197.8</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="E28" s="2">
-        <v>1071.36</v>
+        <v>197.8</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="E29" s="2">
-        <v>4476.73</v>
+        <v>197.8</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="E30" s="2">
-        <v>663.82</v>
+        <v>183.4</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="E31" s="2">
-        <v>6737.35</v>
+        <v>176.36</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="E32" s="2">
-        <v>1460.01</v>
+        <v>161.27</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="E33" s="2">
-        <v>7890.89</v>
+        <v>170.06</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="E34" s="2">
-        <v>713.88</v>
+        <v>264.92</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>101</v>
+        <v>34</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="E35" s="2">
-        <v>1262.6</v>
+        <v>248.27</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="E36" s="2">
-        <v>623.59</v>
+        <v>210.45</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>107</v>
+        <v>72</v>
       </c>
       <c r="E37" s="2">
-        <v>153.36</v>
+        <v>237.98</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="E38" s="2">
-        <v>211.16</v>
+        <v>288.68</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>110</v>
+        <v>87</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="E39" s="2">
-        <v>197.8</v>
+        <v>237.98</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>111</v>
+        <v>88</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="E40" s="2">
-        <v>197.8</v>
+        <v>237.98</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>112</v>
+        <v>89</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="E41" s="2">
-        <v>197.8</v>
+        <v>237.98</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>113</v>
+        <v>90</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="E42" s="2">
-        <v>197.8</v>
+        <v>231.72</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="E43" s="2">
-        <v>183.4</v>
+        <v>283.89</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="E44" s="2">
-        <v>176.36</v>
+        <v>241.99</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>118</v>
+        <v>34</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>119</v>
+        <v>70</v>
       </c>
       <c r="E45" s="2">
-        <v>1352.81</v>
+        <v>186.55</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>120</v>
+        <v>94</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>116</v>
+        <v>70</v>
       </c>
       <c r="E46" s="2">
-        <v>161.27</v>
+        <v>157.41</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>121</v>
+        <v>95</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>116</v>
+        <v>70</v>
       </c>
       <c r="E47" s="2">
-        <v>170.06</v>
+        <v>161.27</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="E48" s="2">
-        <v>264.92</v>
+        <v>2223.86</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="E49" s="2">
-        <v>248.27</v>
+        <v>95.93</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E50" s="2">
-        <v>210.45</v>
+        <v>1132.21</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E51" s="2">
-        <v>237.98</v>
+        <v>6954.46</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E52" s="2">
-        <v>288.68</v>
+        <v>252.84</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E53" s="2">
-        <v>237.98</v>
+        <v>717.17</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>57</v>
+        <v>113</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="E54" s="2">
-        <v>237.98</v>
+        <v>10352.25</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>57</v>
+        <v>116</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="E55" s="2">
-        <v>237.98</v>
+        <v>3903.63</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>57</v>
+        <v>116</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E56" s="2">
-        <v>231.72</v>
+        <v>138.96</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>57</v>
+        <v>120</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="E57" s="2">
-        <v>283.89</v>
+        <v>2523.48</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>57</v>
+        <v>123</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="E58" s="2">
-        <v>241.99</v>
+        <v>3233.5</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>57</v>
+        <v>126</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>107</v>
+        <v>127</v>
       </c>
       <c r="E59" s="2">
-        <v>186.55</v>
+        <v>4.13</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>57</v>
+        <v>129</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="E60" s="2">
-        <v>157.41</v>
+        <v>942.13</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>57</v>
+        <v>132</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="E61" s="2">
-        <v>161.27</v>
+        <v>27.87</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E62" s="2">
-        <v>100.74</v>
+        <v>2081.9</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E63" s="2">
-        <v>1132.95</v>
+        <v>791.21</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="E64" s="2">
-        <v>1818.4</v>
+        <v>5575.89</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="E65" s="2">
-        <v>2473.86</v>
+        <v>882.57</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E66" s="2">
-        <v>280.93</v>
+        <v>6829.24</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E67" s="2">
-        <v>1632.21</v>
+        <v>410.81</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E68" s="2">
-        <v>6954.46</v>
+        <v>772.5</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>155</v>
+        <v>129</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E69" s="2">
-        <v>252.84</v>
+        <v>993.36</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E70" s="2">
-        <v>717.17</v>
+        <v>27.77</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>162</v>
+        <v>137</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="E71" s="2">
-        <v>10352.25</v>
+        <v>2462.16</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E72" s="2">
-        <v>3903.63</v>
+        <v>10829.14</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>165</v>
+        <v>123</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="E73" s="2">
-        <v>138.96</v>
+        <v>377.35</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="E74" s="2">
-        <v>2523.48</v>
+        <v>5663.93</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E75" s="2">
-        <v>3758.5</v>
+        <v>3187.56</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="E76" s="2">
-        <v>4.13</v>
+        <v>379.15</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>178</v>
+        <v>64</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E77" s="2">
-        <v>4.13</v>
+        <v>1412.84</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E78" s="2">
-        <v>942.13</v>
+        <v>2824.32</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E79" s="2">
-        <v>27.87</v>
+        <v>2511.14</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E80" s="2">
-        <v>2081.9</v>
+        <v>3169.33</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B81" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E81" s="2">
-        <v>85.58</v>
+        <v>46.27</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E82" s="2">
-        <v>791.21</v>
+        <v>898.57</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>158</v>
+        <v>193</v>
       </c>
       <c r="E83" s="2">
-        <v>96.53</v>
+        <v>1788.35</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E84" s="2">
-        <v>27.93</v>
+        <v>893.61</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E85" s="2">
-        <v>5575.89</v>
+        <v>12016.66</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E86" s="2">
-        <v>882.57</v>
+        <v>3508.48</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E87" s="2">
-        <v>6829.24</v>
+        <v>28.32</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E88" s="2">
-        <v>410.81</v>
+        <v>117.2</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E89" s="2">
-        <v>772.5</v>
+        <v>1190.85</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>180</v>
+        <v>212</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="E90" s="2">
-        <v>993.36</v>
+        <v>4054.67</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="E91" s="2">
-        <v>27.77</v>
+        <v>297.54</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>188</v>
+        <v>216</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E92" s="2">
-        <v>2462.16</v>
+        <v>892.07</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E93" s="2">
-        <v>10829.14</v>
+        <v>33.86</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E94" s="2">
-        <v>377.35</v>
+        <v>153.14</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E95" s="2">
-        <v>5663.93</v>
+        <v>1514.48</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E96" s="2">
-        <v>2063.89</v>
+        <v>584.83</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="B97" s="0" t="s">
+      <c r="C97" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="C97" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97" s="2">
-        <v>3187.56</v>
+        <v>1241.62</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E98" s="2">
-        <v>379.15</v>
+        <v>2962.07</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>232</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="C99" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99" s="2">
-        <v>4334.26</v>
+        <v>6.55</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>101</v>
+        <v>230</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="E100" s="2">
-        <v>1412.84</v>
+        <v>52.61</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="B101" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E101" s="2">
-        <v>2824.32</v>
+        <v>3297.54</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="B102" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E102" s="2">
-        <v>129.15</v>
+        <v>8450.79</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="B103" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E103" s="2">
-        <v>2511.14</v>
+        <v>56.88</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="B104" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E104" s="2">
-        <v>3169.33</v>
+        <v>445.23</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E105" s="2">
-        <v>47.95</v>
+        <v>809.99</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D106" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="B106" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E106" s="2">
-        <v>46.27</v>
+        <v>2227.32</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E107" s="2">
-        <v>898.57</v>
+        <v>3.2</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E108" s="2">
-        <v>664.52</v>
+        <v>101.43</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>261</v>
+        <v>64</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="E109" s="2">
-        <v>3788.35</v>
+        <v>1070.2</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="E110" s="2">
-        <v>2717.61</v>
+        <v>1996.07</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>267</v>
+        <v>64</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="E111" s="2">
-        <v>11.72</v>
+        <v>1023.83</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>270</v>
+        <v>64</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="E112" s="2">
-        <v>12016.66</v>
+        <v>230.82</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="E113" s="2">
-        <v>3508.48</v>
+        <v>490.32</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="E114" s="2">
-        <v>1274.55</v>
+        <v>143.24</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="E115" s="2">
-        <v>28.32</v>
+        <v>2435.36</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E116" s="2">
-        <v>117.2</v>
+        <v>717.81</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="E117" s="2">
-        <v>3190.85</v>
+        <v>454.6</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="E118" s="2">
-        <v>4054.67</v>
+        <v>457.73</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>287</v>
+        <v>256</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E119" s="2">
-        <v>297.54</v>
+        <v>121.88</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>291</v>
+        <v>256</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="E120" s="2">
-        <v>1325.89</v>
+        <v>743.12</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>118</v>
+        <v>288</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="E121" s="2">
-        <v>1489.08</v>
+        <v>340.08</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>118</v>
+        <v>291</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E122" s="2">
-        <v>33.86</v>
+        <v>8266.73</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E123" s="2">
-        <v>153.14</v>
+        <v>1428.86</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="E124" s="2">
-        <v>1514.48</v>
+        <v>2177.05</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>79</v>
+        <v>298</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="E125" s="2">
-        <v>961</v>
+        <v>158.86</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="E126" s="2">
-        <v>584.83</v>
+        <v>1951.95</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B127" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="C127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" s="2">
-        <v>1241.62</v>
+        <v>2543.42</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="E128" s="2">
-        <v>34.33</v>
+        <v>119.63</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>101</v>
+        <v>309</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="E129" s="2">
-        <v>1205.8</v>
+        <v>7277.2</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E130" s="2">
-        <v>2962.07</v>
+        <v>144.25</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B131" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D131" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="C131" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E131" s="2">
-        <v>6.55</v>
+        <v>144.25</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>317</v>
       </c>
       <c r="E132" s="2">
-        <v>52.61</v>
+        <v>3426.18</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B133" s="0" t="s">
         <v>319</v>
       </c>
-      <c r="B133" s="0" t="s">
+      <c r="C133" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
-      <c r="C133" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E133" s="2">
-        <v>3297.54</v>
+        <v>2718.98</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B134" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="B134" s="0" t="s">
+      <c r="C134" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D134" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="C134" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E134" s="2">
-        <v>8450.79</v>
+        <v>602.9</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D135" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="B135" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E135" s="2">
-        <v>56.88</v>
+        <v>1360.72</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D136" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="B136" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E136" s="2">
-        <v>945.23</v>
+        <v>3240.2</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>332</v>
+        <v>34</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>333</v>
+        <v>35</v>
       </c>
       <c r="E137" s="2">
-        <v>330.07</v>
+        <v>2711.67</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>332</v>
+        <v>34</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>333</v>
+        <v>54</v>
       </c>
       <c r="E138" s="2">
-        <v>1309.99</v>
+        <v>126064.73</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>336</v>
+        <v>34</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>337</v>
+        <v>54</v>
       </c>
       <c r="E139" s="2">
-        <v>2227.32</v>
+        <v>6693.79</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E140" s="2">
-        <v>3.2</v>
+        <v>301.27</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>341</v>
+        <v>236</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="E141" s="2">
-        <v>101.43</v>
+        <v>1497.28</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>101</v>
+        <v>236</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="E142" s="2">
-        <v>1070.2</v>
+        <v>941.45</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="E143" s="2">
-        <v>522.65</v>
+        <v>177.1</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="E144" s="2">
-        <v>1996.07</v>
+        <v>102.12</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>101</v>
+        <v>346</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E145" s="2">
-        <v>1023.83</v>
+        <v>4911.17</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>101</v>
+        <v>349</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="E146" s="2">
-        <v>230.82</v>
+        <v>11125.8</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="E147" s="2">
-        <v>490.32</v>
+        <v>1106.65</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="E148" s="2">
-        <v>633.82</v>
+        <v>1267.03</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="E149" s="2">
-        <v>143.24</v>
+        <v>748.36</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>10</v>
-[...978 lines deleted...]
-      <c r="F198" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -5653,81 +4301,32 @@
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
     <hyperlink ref="F139" r:id="rId139"/>
     <hyperlink ref="F140" r:id="rId140"/>
     <hyperlink ref="F141" r:id="rId141"/>
     <hyperlink ref="F142" r:id="rId142"/>
     <hyperlink ref="F143" r:id="rId143"/>
     <hyperlink ref="F144" r:id="rId144"/>
     <hyperlink ref="F145" r:id="rId145"/>
     <hyperlink ref="F146" r:id="rId146"/>
     <hyperlink ref="F147" r:id="rId147"/>
     <hyperlink ref="F148" r:id="rId148"/>
     <hyperlink ref="F149" r:id="rId149"/>
-    <hyperlink ref="F150" r:id="rId150"/>
-[...47 lines deleted...]
-    <hyperlink ref="F198" r:id="rId198"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>