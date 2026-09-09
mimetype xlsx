--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="329">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00441</t>
   </si>
   <si>
     <t>HITER MAKAYLA</t>
   </si>
   <si>
@@ -322,105 +322,84 @@
   <si>
     <t>REAVER ASHLEY D</t>
   </si>
   <si>
     <t>557 E WATER ST</t>
   </si>
   <si>
     <t>K48-25-00-02-06-015-00</t>
   </si>
   <si>
     <t>MADDY CHARLES</t>
   </si>
   <si>
     <t>347 ROGERS DR</t>
   </si>
   <si>
     <t>K48-25-00-02-07-007-00</t>
   </si>
   <si>
     <t>RATLIFF PATRICIA L</t>
   </si>
   <si>
     <t>302 HENRY ST</t>
   </si>
   <si>
-    <t>K48-25-00-02-12-017-00</t>
-[...8 lines deleted...]
-    <t>K48-25-00-02-12-018-00</t>
+    <t>K48-25-00-02-12-018-01</t>
+  </si>
+  <si>
+    <t>MONTALVO TERESA B</t>
   </si>
   <si>
     <t>S KENTON ST</t>
   </si>
   <si>
-    <t>K48-25-00-02-12-018-01</t>
-[...13 lines deleted...]
-  <si>
     <t>K48-25-00-02-12-020-00</t>
   </si>
   <si>
     <t>PORTER MELANTHA K</t>
   </si>
   <si>
     <t>426 &amp; 428 S KENTON ST</t>
   </si>
   <si>
     <t>K48-25-00-02-12-021-00</t>
   </si>
   <si>
     <t>K48-25-00-02-13-004-00</t>
   </si>
   <si>
     <t>KORTE JOSEPH B</t>
   </si>
   <si>
     <t>409 SCIOTO ST</t>
   </si>
   <si>
     <t>K48-25-00-02-14-006-00</t>
   </si>
   <si>
-    <t>ROLFES CATHERINE &amp; KAREN SUE LINDEMAN</t>
+    <t>ROLFES CATHERINE &amp; BRENDAN J &amp; GERALD J II</t>
   </si>
   <si>
     <t>143 HILL ST</t>
   </si>
   <si>
     <t>K48-25-00-02-18-005-02</t>
   </si>
   <si>
     <t>DAVIS LESLIE F</t>
   </si>
   <si>
     <t>MONUMENT SQ</t>
   </si>
   <si>
     <t>K48-25-00-02-18-087-00</t>
   </si>
   <si>
     <t>BRY JOHN E</t>
   </si>
   <si>
     <t>215 S KENTON ST</t>
   </si>
   <si>
     <t>K48-25-00-02-18-124-01</t>
   </si>
@@ -472,59 +451,50 @@
   <si>
     <t>342 HILL ST</t>
   </si>
   <si>
     <t>K48-25-00-02-23-005-00</t>
   </si>
   <si>
     <t>VANHOOSE BRUCE A</t>
   </si>
   <si>
     <t>117 E REYNOLDS ST</t>
   </si>
   <si>
     <t>K48-25-00-02-23-006-00</t>
   </si>
   <si>
     <t>125 E REYNOLDS ST</t>
   </si>
   <si>
     <t>K48-25-00-02-23-007-00</t>
   </si>
   <si>
     <t>127 E REYNOLDS ST</t>
   </si>
   <si>
-    <t>K48-25-00-02-23-019-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-02-23-023-00</t>
   </si>
   <si>
     <t>423 S KENTON ST</t>
   </si>
   <si>
     <t>K48-25-00-02-24-012-00</t>
   </si>
   <si>
     <t>STALEY TIMOTHY EUGENE</t>
   </si>
   <si>
     <t>527 S MAIN ST</t>
   </si>
   <si>
     <t>K48-25-00-02-24-014-02</t>
   </si>
   <si>
     <t>HILL ST</t>
   </si>
   <si>
     <t>K48-25-00-02-25-031-00</t>
   </si>
   <si>
     <t>EMBRY HOPE &amp; YVETTE EVANS &amp; TYSON EVANS</t>
@@ -571,59 +541,50 @@
   <si>
     <t>BELWOOD INVESTMENTS LLC</t>
   </si>
   <si>
     <t>341 E CHURCH ST</t>
   </si>
   <si>
     <t>K48-25-00-03-11-072-00</t>
   </si>
   <si>
     <t>BRENNAN DONALD C</t>
   </si>
   <si>
     <t>449 E WARD ST</t>
   </si>
   <si>
     <t>K48-25-00-03-13-019-00</t>
   </si>
   <si>
     <t>ROGERS GAVIN LANE</t>
   </si>
   <si>
     <t>E WARD ST</t>
   </si>
   <si>
-    <t>K48-25-00-03-17-087-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-03-19-080-00</t>
   </si>
   <si>
     <t>BROOKS JUAN</t>
   </si>
   <si>
     <t>302 E COURT ST</t>
   </si>
   <si>
     <t>K48-25-00-03-19-169-00</t>
   </si>
   <si>
     <t>STAIRWALT PAMELA K</t>
   </si>
   <si>
     <t>331 N MAIN ST</t>
   </si>
   <si>
     <t>K48-25-00-03-22-186-00</t>
   </si>
   <si>
     <t>GRAUMAN JOHN F</t>
   </si>
   <si>
     <t>339 WASHINGTON AVE</t>
@@ -631,59 +592,50 @@
   <si>
     <t>K48-25-00-03-27-007-00</t>
   </si>
   <si>
     <t>CURNUTTE TRACI A</t>
   </si>
   <si>
     <t>751 MARK DR</t>
   </si>
   <si>
     <t>K48-25-00-03-33-043-00</t>
   </si>
   <si>
     <t>LAWLESS HOLDINGS LLC</t>
   </si>
   <si>
     <t>DOWNS AVE</t>
   </si>
   <si>
     <t>K48-25-00-03-33-044-00</t>
   </si>
   <si>
     <t>112 DOWNS AVE</t>
   </si>
   <si>
-    <t>K48-25-00-03-33-045-01</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-03-33-063-00</t>
   </si>
   <si>
     <t>COURTER LISA M</t>
   </si>
   <si>
     <t>207 DOWNS AVE</t>
   </si>
   <si>
     <t>K48-25-00-03-33-065-00</t>
   </si>
   <si>
     <t>K48-25-00-04-02-032-00</t>
   </si>
   <si>
     <t>ALVARADO HIRAM U</t>
   </si>
   <si>
     <t>118 HITT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-02-034-00</t>
   </si>
   <si>
     <t>HITT ST</t>
@@ -730,90 +682,87 @@
   <si>
     <t>UNION ALY</t>
   </si>
   <si>
     <t>K48-25-00-04-04-040-00</t>
   </si>
   <si>
     <t>K48-25-00-04-04-093-00</t>
   </si>
   <si>
     <t>PERALTA REGINALD J</t>
   </si>
   <si>
     <t>717 N OAKLAND ST</t>
   </si>
   <si>
     <t>K48-25-00-04-04-121-00</t>
   </si>
   <si>
     <t>SMITH THOMAS E</t>
   </si>
   <si>
     <t>617 HAGENBUCH ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-04-132-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-04-04-161-00</t>
   </si>
   <si>
     <t>GRIMES CHERYL LYNN</t>
   </si>
   <si>
     <t>468 GWYNNE ST</t>
   </si>
   <si>
     <t>K48-25-00-04-05-011-00</t>
   </si>
   <si>
     <t>WOOD CHARLES A</t>
   </si>
   <si>
     <t>613 W LIGHT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-08-004-00</t>
   </si>
   <si>
     <t>GILMORE PROPERTY BUYERS LLC</t>
   </si>
   <si>
     <t>418 W LIGHT ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-11-001-00</t>
-[...2 lines deleted...]
-    <t>700 PINDAR ST</t>
+    <t>K48-25-00-04-10-017-00</t>
+  </si>
+  <si>
+    <t>LOUDEN ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-10-018-00</t>
+  </si>
+  <si>
+    <t>657 LOUDEN ST</t>
   </si>
   <si>
     <t>K48-25-00-04-12-023-00</t>
   </si>
   <si>
     <t>FRALEY KENNY L</t>
   </si>
   <si>
     <t>1054 N MAIN ST</t>
   </si>
   <si>
     <t>K48-25-00-04-12-031-00</t>
   </si>
   <si>
     <t>217 W TWAIN AVE</t>
   </si>
   <si>
     <t>K48-25-00-04-12-099-00</t>
   </si>
   <si>
     <t>WATKINS BRIAN</t>
   </si>
   <si>
     <t>304 HARMON AVE</t>
   </si>
@@ -898,134 +847,119 @@
   <si>
     <t>938 RAILROAD ST</t>
   </si>
   <si>
     <t>K48-25-00-04-19-002-00</t>
   </si>
   <si>
     <t>NEW STELLA LOUISE</t>
   </si>
   <si>
     <t>232 MIAMI ST</t>
   </si>
   <si>
     <t>K48-25-00-04-19-003-00</t>
   </si>
   <si>
     <t>NEW STELLA L</t>
   </si>
   <si>
     <t>MIAMI ST</t>
   </si>
   <si>
     <t>K48-25-00-04-19-004-00</t>
   </si>
   <si>
-    <t>K48-25-00-04-19-030-00</t>
+    <t>K48-25-00-04-19-055-00</t>
+  </si>
+  <si>
+    <t>SAMBOIS SAMANTHA</t>
+  </si>
+  <si>
+    <t>237 W COURT ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-27-007-00</t>
+  </si>
+  <si>
+    <t>THE IVORY MAISON LLC</t>
+  </si>
+  <si>
+    <t>309 W COURT ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-27-008-00</t>
+  </si>
+  <si>
+    <t>301 W COURT ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-27-031-00</t>
+  </si>
+  <si>
+    <t>LFH PROPERTIES AND INVESTMENTS LLC</t>
+  </si>
+  <si>
+    <t>304 W CHURCH ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-28-001-00</t>
+  </si>
+  <si>
+    <t>631 N HIGH ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-28-022-00</t>
+  </si>
+  <si>
+    <t>N HIGH ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-30-005-00</t>
+  </si>
+  <si>
+    <t>THOMPSON LAYNE C &amp; LAYLA E &amp; HUNTER A</t>
+  </si>
+  <si>
+    <t>428 MOSGROVE ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-31-010-01</t>
+  </si>
+  <si>
+    <t>URBANA OHIO INVESTORS GROUP 2 LLC</t>
+  </si>
+  <si>
+    <t>RICHMOND ST</t>
+  </si>
+  <si>
+    <t>K48-25-11-01-31-024-00</t>
   </si>
   <si>
     <t>KERNS DONALD PHILIP</t>
   </si>
   <si>
-    <t>118 N MAIN ST</t>
-[...76 lines deleted...]
-  <si>
     <t>375 COLLEGE ST</t>
   </si>
   <si>
     <t>K48-25-11-01-31-024-01</t>
   </si>
   <si>
     <t>KERNS PHILIP D</t>
   </si>
   <si>
     <t>335 COLLEGE ST</t>
   </si>
   <si>
     <t>K48-25-11-01-31-026-00</t>
   </si>
   <si>
     <t>K48-25-11-01-31-028-00</t>
   </si>
   <si>
     <t>K48-25-11-01-31-028-01</t>
   </si>
   <si>
     <t>K48-25-11-01-33-020-00</t>
   </si>
   <si>
     <t>KORTE JENNIFER A</t>
@@ -1033,84 +967,57 @@
   <si>
     <t>750 S EDGEWOOD AVE</t>
   </si>
   <si>
     <t>K48-25-11-01-35-007-00</t>
   </si>
   <si>
     <t>1615 MUZZYS RD</t>
   </si>
   <si>
     <t>K48-25-11-01-35-008-00</t>
   </si>
   <si>
     <t>MUZZYS RD</t>
   </si>
   <si>
     <t>K48-25-11-02-29-010-00</t>
   </si>
   <si>
     <t>RICHARDSON JUDITH</t>
   </si>
   <si>
     <t>115 WARDS LN</t>
   </si>
   <si>
-    <t>K48-25-11-02-30-011-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-11-02-30-046-00</t>
   </si>
   <si>
     <t>BEAN ASBELL BROWNIE</t>
   </si>
   <si>
     <t>319 E REYNOLDS ST</t>
-  </si>
-[...16 lines deleted...]
-    <t>1395 LIBERTY LN</t>
   </si>
   <si>
     <t>K48-25-11-03-37-054-00</t>
   </si>
   <si>
     <t>COX MARSHALL V</t>
   </si>
   <si>
     <t>342 E WARD ST</t>
   </si>
   <si>
     <t>K48-25-11-03-38-014-00</t>
   </si>
   <si>
     <t>MOYER JEANENE</t>
   </si>
   <si>
     <t>516 BLOOMFIELD AVE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -1138,3060 +1045,2840 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F149" headerRowCount="1">
-  <autoFilter ref="A1:F149"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F138" headerRowCount="1">
+  <autoFilter ref="A1:F138"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25053&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25053&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F149"/>
+  <dimension ref="A1:F138"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.904232025146484" customWidth="1"/>
     <col min="2" max="2" width="62.812984466552734" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="22.36405372619629" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>16.28</v>
+        <v>17.13</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>16.5</v>
+        <v>17.37</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>15.2</v>
+        <v>16</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>16.61</v>
+        <v>17.48</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>34.99</v>
+        <v>36.83</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>148.45</v>
+        <v>156.24</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2">
-        <v>181.59</v>
+        <v>191.12</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2">
-        <v>395.39</v>
+        <v>416.15</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2">
-        <v>1383.49</v>
+        <v>1456.12</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2">
-        <v>45500.32</v>
+        <v>47889.09</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2">
-        <v>47566.14</v>
+        <v>50063.36</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2">
-        <v>857.41</v>
+        <v>902.42</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="2">
-        <v>497.67</v>
+        <v>523.8</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2">
-        <v>7873.31</v>
+        <v>8286.65</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="2">
-        <v>5923.88</v>
+        <v>6234.88</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="2">
-        <v>4476.73</v>
+        <v>4311.77</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="2">
-        <v>663.82</v>
+        <v>698.68</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="2">
-        <v>6737.35</v>
+        <v>7091.06</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="2">
-        <v>1460.01</v>
+        <v>1536.66</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="2">
-        <v>7890.89</v>
+        <v>8305.16</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E22" s="2">
-        <v>1262.6</v>
+        <v>1328.89</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E23" s="2">
-        <v>623.59</v>
+        <v>656.33</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E24" s="2">
-        <v>153.36</v>
+        <v>161.41</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E25" s="2">
-        <v>211.16</v>
+        <v>222.25</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="2">
-        <v>197.8</v>
+        <v>208.18</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="2">
-        <v>197.8</v>
+        <v>208.18</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E28" s="2">
-        <v>197.8</v>
+        <v>208.18</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="2">
-        <v>197.8</v>
+        <v>208.18</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E30" s="2">
-        <v>183.4</v>
+        <v>193.03</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="2">
-        <v>176.36</v>
+        <v>185.62</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E32" s="2">
-        <v>161.27</v>
+        <v>169.74</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E33" s="2">
-        <v>170.06</v>
+        <v>178.99</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E34" s="2">
-        <v>264.92</v>
+        <v>278.83</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E35" s="2">
-        <v>248.27</v>
+        <v>261.3</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E36" s="2">
-        <v>210.45</v>
+        <v>221.5</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E37" s="2">
-        <v>237.98</v>
+        <v>250.47</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E38" s="2">
-        <v>288.68</v>
+        <v>303.84</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E39" s="2">
-        <v>237.98</v>
+        <v>250.47</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E40" s="2">
-        <v>237.98</v>
+        <v>250.47</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E41" s="2">
-        <v>237.98</v>
+        <v>250.47</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E42" s="2">
-        <v>231.72</v>
+        <v>243.89</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E43" s="2">
-        <v>283.89</v>
+        <v>298.79</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="2">
-        <v>241.99</v>
+        <v>254.69</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E45" s="2">
-        <v>186.55</v>
+        <v>196.34</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E46" s="2">
-        <v>157.41</v>
+        <v>165.67</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E47" s="2">
-        <v>161.27</v>
+        <v>169.74</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E48" s="2">
-        <v>2223.86</v>
+        <v>2340.61</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E49" s="2">
-        <v>95.93</v>
+        <v>100.97</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E50" s="2">
-        <v>1132.21</v>
+        <v>1191.65</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>107</v>
       </c>
       <c r="E51" s="2">
-        <v>6954.46</v>
+        <v>754.82</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E52" s="2">
-        <v>252.84</v>
+        <v>4108.57</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E53" s="2">
-        <v>717.17</v>
+        <v>146.26</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E54" s="2">
-        <v>10352.25</v>
+        <v>2655.96</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E55" s="2">
-        <v>3903.63</v>
+        <v>1403.51</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="E56" s="2">
-        <v>138.96</v>
+        <v>4.35</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E57" s="2">
-        <v>2523.48</v>
+        <v>781.09</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E58" s="2">
-        <v>3233.5</v>
+        <v>29.33</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E59" s="2">
-        <v>4.13</v>
+        <v>2191.2</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E60" s="2">
-        <v>942.13</v>
+        <v>622.25</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E61" s="2">
-        <v>27.87</v>
+        <v>5868.62</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E62" s="2">
-        <v>2081.9</v>
+        <v>718.4</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E63" s="2">
-        <v>791.21</v>
+        <v>7187.79</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E64" s="2">
-        <v>5575.89</v>
+        <v>432.38</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E65" s="2">
-        <v>882.57</v>
+        <v>602.56</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>146</v>
+        <v>122</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E66" s="2">
-        <v>6829.24</v>
+        <v>835.01</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67" s="2">
-        <v>410.81</v>
+        <v>2380.93</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E68" s="2">
-        <v>772.5</v>
+        <v>11397.67</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E69" s="2">
-        <v>993.36</v>
+        <v>397.17</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E70" s="2">
-        <v>27.77</v>
+        <v>5961.29</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E71" s="2">
-        <v>2462.16</v>
+        <v>3354.91</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E72" s="2">
-        <v>10829.14</v>
+        <v>399.06</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>123</v>
+        <v>64</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E73" s="2">
-        <v>377.35</v>
+        <v>1487.01</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E74" s="2">
-        <v>5663.93</v>
+        <v>2972.6</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E75" s="2">
-        <v>3187.56</v>
+        <v>2642.97</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E76" s="2">
-        <v>379.15</v>
+        <v>3335.72</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>64</v>
+        <v>176</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E77" s="2">
-        <v>1412.84</v>
+        <v>48.7</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E78" s="2">
-        <v>2824.32</v>
+        <v>1882.23</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E79" s="2">
-        <v>2511.14</v>
+        <v>572.15</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E80" s="2">
-        <v>3169.33</v>
+        <v>12647.54</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E81" s="2">
-        <v>46.27</v>
+        <v>3692.68</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E82" s="2">
-        <v>898.57</v>
+        <v>29.81</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="B83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E83" s="2">
-        <v>1788.35</v>
+        <v>123.35</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E84" s="2">
-        <v>893.61</v>
+        <v>4267.54</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="E85" s="2">
-        <v>12016.66</v>
+        <v>313.15</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="B86" s="0" t="s">
+      <c r="C86" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="C86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E86" s="2">
-        <v>3508.48</v>
+        <v>938.9</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B87" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E87" s="2">
-        <v>28.32</v>
+        <v>35.64</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="B88" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E88" s="2">
-        <v>117.2</v>
+        <v>161.18</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="B89" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E89" s="2">
-        <v>1190.85</v>
+        <v>1593.99</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="B90" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E90" s="2">
-        <v>4054.67</v>
+        <v>615.53</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="E91" s="2">
-        <v>297.54</v>
+        <v>1306.81</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="B92" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E92" s="2">
-        <v>892.07</v>
+        <v>3117.58</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E93" s="2">
-        <v>33.86</v>
+        <v>6.89</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="E94" s="2">
-        <v>153.14</v>
+        <v>55.37</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C95" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E95" s="2">
-        <v>1514.48</v>
+        <v>3470.66</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E96" s="2">
-        <v>584.83</v>
+        <v>8894.45</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E97" s="2">
-        <v>1241.62</v>
+        <v>468.6</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="B98" s="0" t="s">
+      <c r="C98" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="C98" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="2">
-        <v>2962.07</v>
+        <v>852.51</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E99" s="2">
-        <v>6.55</v>
+        <v>2344.25</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>230</v>
+        <v>185</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E100" s="2">
-        <v>52.61</v>
+        <v>28.4</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>236</v>
+        <v>185</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E101" s="2">
-        <v>3297.54</v>
+        <v>222.36</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>238</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E102" s="2">
-        <v>8450.79</v>
+        <v>106.76</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B103" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="C103" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" s="2">
-        <v>56.88</v>
+        <v>1126.39</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="B104" s="0" t="s">
+      <c r="C104" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="C104" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" s="2">
-        <v>445.23</v>
+        <v>2100.86</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E105" s="2">
-        <v>809.99</v>
+        <v>1077.58</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>251</v>
+        <v>64</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="E106" s="2">
-        <v>2227.32</v>
+        <v>242.94</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E107" s="2">
-        <v>3.2</v>
+        <v>516.07</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="B108" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E108" s="2">
-        <v>101.43</v>
+        <v>150.76</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>64</v>
+        <v>254</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E109" s="2">
-        <v>1070.2</v>
+        <v>2563.21</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="B110" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E110" s="2">
-        <v>1996.07</v>
+        <v>755.49</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="B111" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E111" s="2">
-        <v>1023.83</v>
+        <v>478.47</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B112" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>266</v>
       </c>
       <c r="E112" s="2">
-        <v>230.82</v>
+        <v>481.76</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>268</v>
+        <v>239</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="E113" s="2">
-        <v>490.32</v>
+        <v>128.28</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>271</v>
+        <v>239</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="E114" s="2">
-        <v>143.24</v>
+        <v>782.13</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="E115" s="2">
-        <v>2435.36</v>
+        <v>357.93</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D116" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="B116" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E116" s="2">
-        <v>717.81</v>
+        <v>8700.73</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D117" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="B117" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E117" s="2">
-        <v>454.6</v>
+        <v>1503.87</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="E118" s="2">
-        <v>457.73</v>
+        <v>2291.35</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>256</v>
+        <v>281</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E119" s="2">
-        <v>121.88</v>
+        <v>2054.43</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D120" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="B120" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E120" s="2">
-        <v>743.12</v>
+        <v>2676.96</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="B121" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E121" s="2">
-        <v>340.08</v>
+        <v>125.91</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D122" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="B122" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E122" s="2">
-        <v>8266.73</v>
+        <v>7659.26</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="E123" s="2">
-        <v>1428.86</v>
+        <v>151.82</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B124" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D124" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="C124" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124" s="2">
-        <v>2177.05</v>
+        <v>151.82</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D125" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="B125" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E125" s="2">
-        <v>158.86</v>
+        <v>3606.06</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D126" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="B126" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E126" s="2">
-        <v>1951.95</v>
+        <v>634.55</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="B127" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E127" s="2">
-        <v>2543.42</v>
+        <v>1011.16</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D128" s="0" t="s">
         <v>306</v>
       </c>
-      <c r="B128" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E128" s="2">
-        <v>119.63</v>
+        <v>2989.31</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>309</v>
+        <v>34</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>310</v>
+        <v>35</v>
       </c>
       <c r="E129" s="2">
-        <v>7277.2</v>
+        <v>2854.03</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>304</v>
+        <v>34</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>312</v>
+        <v>54</v>
       </c>
       <c r="E130" s="2">
-        <v>144.25</v>
+        <v>132683.13</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>304</v>
+        <v>34</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>314</v>
+        <v>54</v>
       </c>
       <c r="E131" s="2">
-        <v>144.25</v>
+        <v>7045.21</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="E132" s="2">
-        <v>3426.18</v>
+        <v>317.09</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>319</v>
+        <v>220</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="E133" s="2">
-        <v>2718.98</v>
+        <v>1575.9</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>322</v>
+        <v>220</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="E134" s="2">
-        <v>602.9</v>
+        <v>990.88</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="E135" s="2">
-        <v>1360.72</v>
+        <v>186.4</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="E136" s="2">
-        <v>3240.2</v>
+        <v>5169</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>34</v>
+        <v>324</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>35</v>
+        <v>325</v>
       </c>
       <c r="E137" s="2">
-        <v>2711.67</v>
+        <v>1333.55</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>34</v>
+        <v>327</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>54</v>
+        <v>328</v>
       </c>
       <c r="E138" s="2">
-        <v>126064.73</v>
+        <v>577.15</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>10</v>
-[...218 lines deleted...]
-      <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4290,43 +3977,32 @@
     <hyperlink ref="F114" r:id="rId114"/>
     <hyperlink ref="F115" r:id="rId115"/>
     <hyperlink ref="F116" r:id="rId116"/>
     <hyperlink ref="F117" r:id="rId117"/>
     <hyperlink ref="F118" r:id="rId118"/>
     <hyperlink ref="F119" r:id="rId119"/>
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
-    <hyperlink ref="F139" r:id="rId139"/>
-[...9 lines deleted...]
-    <hyperlink ref="F149" r:id="rId149"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>