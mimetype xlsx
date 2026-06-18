--- v0 (2026-02-04)
+++ v1 (2026-06-18)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="899" uniqueCount="899">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="708">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00006</t>
   </si>
   <si>
     <t>JOHNSON BRENDA JANE</t>
   </si>
   <si>
@@ -121,1166 +121,920 @@
   <si>
     <t>FIEST JEFF &amp; STACEY L DEERE</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 116</t>
   </si>
   <si>
     <t>00441</t>
   </si>
   <si>
     <t>HITER MAKAYLA</t>
   </si>
   <si>
     <t>225 LOGAN ST LOT 45</t>
   </si>
   <si>
     <t>00454</t>
   </si>
   <si>
     <t>KEMMERE BROOKE P</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 63</t>
   </si>
   <si>
-    <t>00459</t>
-[...7 lines deleted...]
-  <si>
     <t>00465</t>
   </si>
   <si>
     <t>GRIFFITH THOMAS L</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 40</t>
   </si>
   <si>
     <t>00483</t>
   </si>
   <si>
     <t>MERRIMAN SARAH</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 14</t>
   </si>
   <si>
-    <t>00489</t>
-[...7 lines deleted...]
-  <si>
     <t>00491</t>
   </si>
   <si>
     <t>MORROW ALEX M</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 05</t>
   </si>
   <si>
     <t>00507</t>
   </si>
   <si>
     <t>SILER DAVID A</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 107</t>
   </si>
   <si>
     <t>00520</t>
   </si>
   <si>
     <t>JACKSON JOYCE</t>
   </si>
   <si>
     <t>1270 BEECH AVE</t>
   </si>
   <si>
-    <t>00521</t>
+    <t>00566</t>
+  </si>
+  <si>
+    <t>JACKSON RAVEN LEE</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 206</t>
+  </si>
+  <si>
+    <t>00578</t>
+  </si>
+  <si>
+    <t>FUNDERBURG LINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4091 ST RTE 54  A</t>
+  </si>
+  <si>
+    <t>00598</t>
+  </si>
+  <si>
+    <t>NIECE JACKIE</t>
+  </si>
+  <si>
+    <t>206 W COUNTY LINE RD</t>
+  </si>
+  <si>
+    <t>00600</t>
+  </si>
+  <si>
+    <t>KITCHEN DAVID L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 03</t>
+  </si>
+  <si>
+    <t>00639</t>
+  </si>
+  <si>
+    <t>VANHOOSE DAVID</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 48</t>
+  </si>
+  <si>
+    <t>00645</t>
+  </si>
+  <si>
+    <t>CONLEY EDITH A</t>
+  </si>
+  <si>
+    <t>225 LOGAN ST LOT 15</t>
+  </si>
+  <si>
+    <t>00676</t>
+  </si>
+  <si>
+    <t>PACIFICA OHIO LLC DBA URBANA ESTATES MHP</t>
+  </si>
+  <si>
+    <t>225 LOGAN ST LOT 47</t>
+  </si>
+  <si>
+    <t>00682</t>
+  </si>
+  <si>
+    <t>WHITMAN CHARLES LAYTON JR</t>
+  </si>
+  <si>
+    <t>225 LOGAN ST LOT 53</t>
+  </si>
+  <si>
+    <t>00716</t>
+  </si>
+  <si>
+    <t>GROVES CASSANDRA R</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 37</t>
+  </si>
+  <si>
+    <t>00723</t>
+  </si>
+  <si>
+    <t>BROWN RAVEN</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 75</t>
+  </si>
+  <si>
+    <t>00748</t>
+  </si>
+  <si>
+    <t>SAYLOR FOREST M</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 193</t>
+  </si>
+  <si>
+    <t>00787</t>
+  </si>
+  <si>
+    <t>COLLINS MAXINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 41</t>
+  </si>
+  <si>
+    <t>00789</t>
+  </si>
+  <si>
+    <t>BEE MARK W</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 59</t>
+  </si>
+  <si>
+    <t>00790</t>
+  </si>
+  <si>
+    <t>STEVENS LAURIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 18</t>
+  </si>
+  <si>
+    <t>00793</t>
+  </si>
+  <si>
+    <t>BELLAMY GARDNER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 11</t>
+  </si>
+  <si>
+    <t>00808</t>
+  </si>
+  <si>
+    <t>COOPER AARON K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 50</t>
+  </si>
+  <si>
+    <t>00809</t>
+  </si>
+  <si>
+    <t>GROOM ERIN MICHELLE</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 104</t>
+  </si>
+  <si>
+    <t>00830</t>
+  </si>
+  <si>
+    <t>SMITH GREGORY W</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 20</t>
+  </si>
+  <si>
+    <t>00839</t>
+  </si>
+  <si>
+    <t>ENOS JESSE J WYATT</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 09</t>
+  </si>
+  <si>
+    <t>00843</t>
+  </si>
+  <si>
+    <t>MCCOY DAVID &amp; DOLLY MILLER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 47</t>
+  </si>
+  <si>
+    <t>00845</t>
+  </si>
+  <si>
+    <t>OW OHIO AFFORDABLE HOUSING LLC</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 03</t>
+  </si>
+  <si>
+    <t>00861</t>
+  </si>
+  <si>
+    <t>MILLER CARL</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 40</t>
+  </si>
+  <si>
+    <t>00955</t>
+  </si>
+  <si>
+    <t>WARD CHAD A</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 119</t>
+  </si>
+  <si>
+    <t>00961</t>
+  </si>
+  <si>
+    <t>SPECKMAN CHRISTOPHER</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 32</t>
+  </si>
+  <si>
+    <t>01009</t>
+  </si>
+  <si>
+    <t>VANHOOSE B DIANNE</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 201</t>
+  </si>
+  <si>
+    <t>01027</t>
+  </si>
+  <si>
+    <t>STEVENSON ANGELICA D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 32</t>
+  </si>
+  <si>
+    <t>01102</t>
+  </si>
+  <si>
+    <t>KRIESEL FRANCINE JO</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 22</t>
+  </si>
+  <si>
+    <t>01132</t>
+  </si>
+  <si>
+    <t>FLOWERS DONALD F</t>
+  </si>
+  <si>
+    <t>225 LOGAN ST LOT 58</t>
+  </si>
+  <si>
+    <t>01175</t>
+  </si>
+  <si>
+    <t>WILLIS JOSHUA A &amp; SHELBY L</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 225</t>
+  </si>
+  <si>
+    <t>01196</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 64</t>
+  </si>
+  <si>
+    <t>01209</t>
+  </si>
+  <si>
+    <t>GILLELAND SEAN P</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 85</t>
+  </si>
+  <si>
+    <t>01210</t>
+  </si>
+  <si>
+    <t>WILSON ANTHONY D</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 194</t>
+  </si>
+  <si>
+    <t>01214</t>
+  </si>
+  <si>
+    <t>HALL AUSTIN C</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 57</t>
+  </si>
+  <si>
+    <t>01226</t>
+  </si>
+  <si>
+    <t>ROLLING HILLS MHP</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 217</t>
+  </si>
+  <si>
+    <t>01241</t>
+  </si>
+  <si>
+    <t>WAGNER DUSTIN</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 7</t>
+  </si>
+  <si>
+    <t>01247</t>
   </si>
   <si>
     <t>OW OHIO AFFORDABLE HOUSING I, LLC</t>
   </si>
   <si>
-    <t>5646 SPFLD URBANA PK LOT 85</t>
-[...257 lines deleted...]
-    <t>KEELER A MICHELLE</t>
+    <t>5579 SPFLD URBANA PK LOT 141</t>
+  </si>
+  <si>
+    <t>01252</t>
+  </si>
+  <si>
+    <t>MILLEDGE JORDAN C &amp; HANNAH R</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 91</t>
+  </si>
+  <si>
+    <t>01258</t>
+  </si>
+  <si>
+    <t>CIRCLE SANDRA J</t>
+  </si>
+  <si>
+    <t>5350 MIDDLE URBANA RD</t>
+  </si>
+  <si>
+    <t>01276</t>
+  </si>
+  <si>
+    <t>SMALLEY MARIE E</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 60</t>
+  </si>
+  <si>
+    <t>01285</t>
+  </si>
+  <si>
+    <t>OW AFFORDABLE HOUSING I LLC</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 200</t>
+  </si>
+  <si>
+    <t>01291</t>
+  </si>
+  <si>
+    <t>THOMAS ROBERTA L</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 65</t>
+  </si>
+  <si>
+    <t>01298</t>
+  </si>
+  <si>
+    <t>AMIDON MEISHA M</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 175</t>
+  </si>
+  <si>
+    <t>01305</t>
+  </si>
+  <si>
+    <t>OW AFFORDABLE HOUSING I, LLC</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 52</t>
+  </si>
+  <si>
+    <t>01307</t>
+  </si>
+  <si>
+    <t>BLAIR DICK</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 42</t>
+  </si>
+  <si>
+    <t>01320</t>
+  </si>
+  <si>
+    <t>EUBANKS VICKIE JO</t>
+  </si>
+  <si>
+    <t>225 LOGAN ST LOT 03</t>
+  </si>
+  <si>
+    <t>01339</t>
+  </si>
+  <si>
+    <t>ANDERSON ROY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 20</t>
+  </si>
+  <si>
+    <t>01341</t>
+  </si>
+  <si>
+    <t>01357</t>
+  </si>
+  <si>
+    <t>LITTLE KATHERINE A</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 97</t>
+  </si>
+  <si>
+    <t>01381</t>
+  </si>
+  <si>
+    <t>CURTIS WILLIAM</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 69</t>
+  </si>
+  <si>
+    <t>01392</t>
+  </si>
+  <si>
+    <t>OHIO AFFORDABLE HOUSING LLC</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 177</t>
+  </si>
+  <si>
+    <t>01404</t>
+  </si>
+  <si>
+    <t>WELLS KAYLA C</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 01</t>
+  </si>
+  <si>
+    <t>01416</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 101</t>
+  </si>
+  <si>
+    <t>01419</t>
+  </si>
+  <si>
+    <t>CANIZO MOSES</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 92</t>
+  </si>
+  <si>
+    <t>01455</t>
+  </si>
+  <si>
+    <t>KNIPP BRITTANY K</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 87</t>
+  </si>
+  <si>
+    <t>01470</t>
+  </si>
+  <si>
+    <t>EANES MICHAEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 24</t>
+  </si>
+  <si>
+    <t>01475</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 94</t>
+  </si>
+  <si>
+    <t>01495</t>
+  </si>
+  <si>
+    <t>ROZMUS MINDY</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 33</t>
+  </si>
+  <si>
+    <t>01505</t>
+  </si>
+  <si>
+    <t>SMITH BRADLEY</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 31</t>
+  </si>
+  <si>
+    <t>01513</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 26</t>
+  </si>
+  <si>
+    <t>01518</t>
+  </si>
+  <si>
+    <t>DOOLEY LARRY E</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 18</t>
+  </si>
+  <si>
+    <t>01627</t>
+  </si>
+  <si>
+    <t>DAVIS JOSEPH T</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 05</t>
+  </si>
+  <si>
+    <t>01662</t>
+  </si>
+  <si>
+    <t>MCCREIGHT NANCY S</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 147</t>
+  </si>
+  <si>
+    <t>01696</t>
+  </si>
+  <si>
+    <t>MCCAIN TRACEY L</t>
+  </si>
+  <si>
+    <t>225 LOGAN ST LOT 14</t>
+  </si>
+  <si>
+    <t>01726</t>
+  </si>
+  <si>
+    <t>LUCERO BRIDGET MARIE</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 216</t>
+  </si>
+  <si>
+    <t>01741</t>
+  </si>
+  <si>
+    <t>ELLIS JEFFREY ALLEN SR</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 07</t>
+  </si>
+  <si>
+    <t>01818</t>
+  </si>
+  <si>
+    <t>BRENEMAN KRISTIN</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 76</t>
+  </si>
+  <si>
+    <t>01937</t>
+  </si>
+  <si>
+    <t>WOOD RYAN</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 128</t>
+  </si>
+  <si>
+    <t>01949</t>
+  </si>
+  <si>
+    <t>OW AFFORDABLE HOUSING LLC</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 71</t>
+  </si>
+  <si>
+    <t>01991</t>
+  </si>
+  <si>
+    <t>GEHO RACHEL L</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 87</t>
+  </si>
+  <si>
+    <t>02006</t>
+  </si>
+  <si>
+    <t>BAKER COURTNEY G</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 76</t>
+  </si>
+  <si>
+    <t>02023</t>
+  </si>
+  <si>
+    <t>COLLINS MAXINE Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 45</t>
+  </si>
+  <si>
+    <t>02048</t>
+  </si>
+  <si>
+    <t>NIECE WENDELL F</t>
+  </si>
+  <si>
+    <t>02074</t>
+  </si>
+  <si>
+    <t>FITZPATRICK SHERRY</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 10</t>
+  </si>
+  <si>
+    <t>02116</t>
+  </si>
+  <si>
+    <t>REYNOLDS CHRISTOPHER</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 17</t>
+  </si>
+  <si>
+    <t>02134</t>
+  </si>
+  <si>
+    <t>GARBER HERBERT</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 24</t>
+  </si>
+  <si>
+    <t>02167</t>
+  </si>
+  <si>
+    <t>BALTIERREZ CHONTEAL M</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 4</t>
+  </si>
+  <si>
+    <t>02211</t>
+  </si>
+  <si>
+    <t>WOLFORD ANGELA M</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 203</t>
+  </si>
+  <si>
+    <t>02227</t>
+  </si>
+  <si>
+    <t>LAWSON AMANDA M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 39</t>
+  </si>
+  <si>
+    <t>02250</t>
+  </si>
+  <si>
+    <t>CANTERBERY JOHN</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 53</t>
+  </si>
+  <si>
+    <t>02344</t>
+  </si>
+  <si>
+    <t>BAYLESS TODD</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 44</t>
+  </si>
+  <si>
+    <t>02351</t>
+  </si>
+  <si>
+    <t>STOLL LEANNA K</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 62</t>
+  </si>
+  <si>
+    <t>02440</t>
+  </si>
+  <si>
+    <t>WISEMAN BETH</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 77</t>
+  </si>
+  <si>
+    <t>02492</t>
+  </si>
+  <si>
+    <t>GRIFFITH SHARON L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 09</t>
+  </si>
+  <si>
+    <t>02601</t>
+  </si>
+  <si>
+    <t>DELL ASHLEY NICOLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 51</t>
+  </si>
+  <si>
+    <t>02604</t>
+  </si>
+  <si>
+    <t>HESS JENNIFER N</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 123</t>
+  </si>
+  <si>
+    <t>02633</t>
+  </si>
+  <si>
+    <t>ARMENTROUT NATHAN</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 136</t>
+  </si>
+  <si>
+    <t>02683</t>
+  </si>
+  <si>
+    <t>JOHNSON AMY M</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 114</t>
+  </si>
+  <si>
+    <t>K41-11-10-24-00-005-00</t>
+  </si>
+  <si>
+    <t>CAULEY JUDY</t>
+  </si>
+  <si>
+    <t>5286 MIDDLE URBANA RD</t>
+  </si>
+  <si>
+    <t>K41-11-10-24-00-005-02</t>
+  </si>
+  <si>
+    <t>HINES KAREN</t>
+  </si>
+  <si>
+    <t>5284 MIDDLE URBANA RD</t>
+  </si>
+  <si>
+    <t>K41-11-10-24-00-005-03</t>
+  </si>
+  <si>
+    <t>KEELER ANNETTE MICHELLE</t>
   </si>
   <si>
     <t>5288 MIDDLE URBANA RD</t>
   </si>
   <si>
-    <t>01027</t>
-[...718 lines deleted...]
-  <si>
     <t>K41-11-10-24-16-003-00</t>
   </si>
   <si>
     <t>GENTNER SHARON &amp; EARLEY STEVE SUCCESSOR CO-TRUSTEES OF THE RAYMOND E TIMBERMAN TRUST AGREEMENT</t>
   </si>
   <si>
     <t>5050 MIDDLE URBANA RD</t>
   </si>
   <si>
     <t>K41-11-10-36-00-028-00</t>
   </si>
   <si>
     <t>K41-11-10-36-00-040-00</t>
   </si>
   <si>
     <t>W COUNTY LINE RD</t>
   </si>
   <si>
-    <t>K41-11-11-03-00-010-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K41-11-11-09-00-014-01</t>
   </si>
   <si>
     <t>KEASLER ANDREW</t>
   </si>
   <si>
     <t>2353 S DUGAN RD</t>
   </si>
   <si>
     <t>K41-11-11-10-00-001-00</t>
   </si>
   <si>
     <t>MOOSE GARY K</t>
   </si>
   <si>
     <t>1050 S DUGAN RD</t>
   </si>
   <si>
-    <t>K41-11-11-10-00-010-00</t>
-[...16 lines deleted...]
-  <si>
     <t>K41-11-11-12-00-004-00</t>
   </si>
   <si>
     <t>RANDALL SHERRIE</t>
   </si>
   <si>
     <t>1826 CHILDRENS HOME RD</t>
   </si>
   <si>
     <t>K41-11-11-19-00-001-06</t>
   </si>
   <si>
     <t>MOBLEY THOMAS A</t>
   </si>
   <si>
     <t>MIDDLE URBANA RD</t>
   </si>
   <si>
     <t>K41-11-11-19-00-023-00</t>
   </si>
   <si>
     <t>GOOTEE DAVID A</t>
   </si>
   <si>
     <t>1022 KNIGHT RD</t>
@@ -1300,302 +1054,212 @@
   <si>
     <t>MOBLEY THOMAS ALLEN</t>
   </si>
   <si>
     <t>4356 BRIARWOOD DR</t>
   </si>
   <si>
     <t>K41-11-11-21-00-008-01</t>
   </si>
   <si>
     <t>SELECT CHOICE INVESTMENTS LLC</t>
   </si>
   <si>
     <t>2211 S US HWY 68</t>
   </si>
   <si>
     <t>K41-11-11-26-00-010-00</t>
   </si>
   <si>
     <t>STATE OF OHIO</t>
   </si>
   <si>
     <t>S US HWY 68</t>
   </si>
   <si>
-    <t>K41-11-11-26-24-017-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K41-11-11-27-00-003-06</t>
   </si>
   <si>
     <t>NEER KENNETH</t>
   </si>
   <si>
     <t>W HICKORY GROVE RD</t>
   </si>
   <si>
     <t>K41-11-11-29-18-017-00</t>
   </si>
   <si>
     <t>ROPP AMY J</t>
   </si>
   <si>
     <t>210 S EDGEWOOD AVE</t>
   </si>
   <si>
     <t>K41-11-11-29-18-046-00</t>
   </si>
   <si>
     <t>JOHNSON BENJAMIN LEE</t>
   </si>
   <si>
     <t>BEECH AVE</t>
   </si>
   <si>
     <t>K41-11-11-29-18-048-00</t>
   </si>
   <si>
     <t>GIBSON PHYLLIS</t>
   </si>
   <si>
     <t>1284 BEECH AVE</t>
   </si>
   <si>
     <t>K41-11-11-29-18-049-00</t>
   </si>
   <si>
-    <t>K41-11-11-29-18-054-00</t>
-[...19 lines deleted...]
-  <si>
     <t>K41-11-11-29-18-071-00</t>
   </si>
   <si>
     <t>EDINGER JEFFERY F</t>
   </si>
   <si>
     <t>144 WRIGHT AVE</t>
   </si>
   <si>
-    <t>K41-11-11-29-18-090-00</t>
-[...5 lines deleted...]
-    <t>STANSON MARY</t>
+    <t>K48-25-00-01-04-021-00</t>
+  </si>
+  <si>
+    <t>MCCONNAUGHEY NATHANIEL</t>
+  </si>
+  <si>
+    <t>313 S EDGEWOOD AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-05-002-00</t>
+  </si>
+  <si>
+    <t>URBANA INVESTMENT GROUP LLC</t>
+  </si>
+  <si>
+    <t>575 COLLEGE WAY</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-05-002-01</t>
+  </si>
+  <si>
+    <t>COLLEGE WAY</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-10-011-00</t>
+  </si>
+  <si>
+    <t>MOORE RICHARD A JR &amp; TERESA LOU EVILSIZOR</t>
+  </si>
+  <si>
+    <t>221 DEWEY AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-14-016-00</t>
+  </si>
+  <si>
+    <t>LUXE HAVEN PROPERTIES LTD</t>
+  </si>
+  <si>
+    <t>419 S WALNUT ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-15-015-00</t>
+  </si>
+  <si>
+    <t>PANDIN COMPANY LLC THE</t>
+  </si>
+  <si>
+    <t>831 MIAMI ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-15-028-00</t>
+  </si>
+  <si>
+    <t>951 MIAMI ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-16-087-00</t>
+  </si>
+  <si>
+    <t>HS HOLDINGS OF URBANA LLC</t>
+  </si>
+  <si>
+    <t>201-203 W WATER ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-16-090-00</t>
+  </si>
+  <si>
+    <t>131-133 W WATER ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-18-008-00</t>
+  </si>
+  <si>
+    <t>RAMEY TERRY</t>
+  </si>
+  <si>
+    <t>135 CLAY ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-20-015-00</t>
+  </si>
+  <si>
+    <t>RUTTER TODD &amp; BRIANNA</t>
   </si>
   <si>
     <t>S HIGH ST</t>
   </si>
   <si>
-    <t>K48-25-00-01-03-010-00</t>
-[...127 lines deleted...]
-  <si>
     <t>K48-25-00-01-20-017-00</t>
   </si>
   <si>
     <t>940 S HIGH ST</t>
   </si>
   <si>
     <t>K48-25-00-01-20-039-00</t>
   </si>
   <si>
     <t>DUNCAN HATTIE W</t>
   </si>
   <si>
     <t>W BROADWAY ST</t>
   </si>
   <si>
     <t>K48-25-00-01-21-003-00</t>
   </si>
   <si>
     <t>PANDIN COMPANY LLC</t>
   </si>
   <si>
     <t>806 S MAIN ST</t>
   </si>
   <si>
-    <t>K48-25-00-01-24-009-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-01-26-002-00</t>
   </si>
   <si>
     <t>TULLY WILLIAM A SR</t>
   </si>
   <si>
     <t>200 COLLEGE ST</t>
   </si>
   <si>
     <t>K48-25-00-01-27-014-00</t>
   </si>
   <si>
     <t>FRYAR MARY S</t>
   </si>
   <si>
     <t>319 S RUSSELL ST</t>
   </si>
   <si>
     <t>K48-25-00-01-29-029-00</t>
   </si>
   <si>
     <t>HOVEY ST</t>
   </si>
   <si>
     <t>K48-25-00-01-29-030-00</t>
@@ -1603,638 +1267,497 @@
   <si>
     <t>APPLE DR</t>
   </si>
   <si>
     <t>K48-25-00-01-29-031-00</t>
   </si>
   <si>
     <t>K48-25-00-01-29-032-00</t>
   </si>
   <si>
     <t>K48-25-00-01-29-033-00</t>
   </si>
   <si>
     <t>K48-25-00-01-29-034-00</t>
   </si>
   <si>
     <t>K48-25-00-01-29-035-00</t>
   </si>
   <si>
     <t>K48-25-00-01-29-036-00</t>
   </si>
   <si>
     <t>THOMPSON ST</t>
   </si>
   <si>
-    <t>K48-25-00-01-29-041-00</t>
+    <t>K48-25-00-01-29-044-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-045-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-046-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-047-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-048-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-049-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-050-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-051-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-052-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-053-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-054-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-055-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-056-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-057-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-058-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-01-29-059-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-05-010-00</t>
+  </si>
+  <si>
+    <t>REAVER ASHLEY D</t>
+  </si>
+  <si>
+    <t>557 E WATER ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-06-015-00</t>
+  </si>
+  <si>
+    <t>MADDY CHARLES</t>
+  </si>
+  <si>
+    <t>347 ROGERS DR</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-07-007-00</t>
+  </si>
+  <si>
+    <t>RATLIFF PATRICIA L</t>
+  </si>
+  <si>
+    <t>302 HENRY ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-12-017-00</t>
+  </si>
+  <si>
+    <t>JONES ROY DAVID</t>
+  </si>
+  <si>
+    <t>438 S KENTON ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-12-018-00</t>
+  </si>
+  <si>
+    <t>S KENTON ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-12-018-01</t>
+  </si>
+  <si>
+    <t>MONTALVO TERESA B</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-12-019-00</t>
+  </si>
+  <si>
+    <t>BUCKNEY RUTH A</t>
+  </si>
+  <si>
+    <t>430 S KENTON ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-12-020-00</t>
+  </si>
+  <si>
+    <t>PORTER MELANTHA K</t>
+  </si>
+  <si>
+    <t>426 &amp; 428 S KENTON ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-12-021-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-13-004-00</t>
+  </si>
+  <si>
+    <t>KORTE JOSEPH B</t>
+  </si>
+  <si>
+    <t>409 SCIOTO ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-14-006-00</t>
+  </si>
+  <si>
+    <t>ROLFES CATHERINE &amp; KAREN SUE LINDEMAN</t>
+  </si>
+  <si>
+    <t>143 HILL ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-005-02</t>
+  </si>
+  <si>
+    <t>DAVIS LESLIE F</t>
+  </si>
+  <si>
+    <t>MONUMENT SQ</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-087-00</t>
+  </si>
+  <si>
+    <t>BRY JOHN E</t>
+  </si>
+  <si>
+    <t>215 S KENTON ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-124-01</t>
+  </si>
+  <si>
+    <t>FRALEY RANDY S</t>
+  </si>
+  <si>
+    <t>E WATER ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-125-00</t>
+  </si>
+  <si>
+    <t>211 E WATER ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-129-00</t>
+  </si>
+  <si>
+    <t>BRY JOHN &amp; JAMES SMITH</t>
+  </si>
+  <si>
+    <t>233 E WATER ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-149-00</t>
+  </si>
+  <si>
+    <t>EQUITY TRUST COMPANY CUSTODIAN FBO DERR KEVIN J IRA TRUSTEE</t>
+  </si>
+  <si>
+    <t>319 S LOCUST ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-18-150-00</t>
+  </si>
+  <si>
+    <t>BRY JOHN</t>
+  </si>
+  <si>
+    <t>307 S LOCUST ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-22-019-00</t>
+  </si>
+  <si>
+    <t>ROUTT SUMMER R</t>
+  </si>
+  <si>
+    <t>342 HILL ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-23-005-00</t>
+  </si>
+  <si>
+    <t>VANHOOSE BRUCE A</t>
+  </si>
+  <si>
+    <t>117 E REYNOLDS ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-23-006-00</t>
+  </si>
+  <si>
+    <t>125 E REYNOLDS ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-23-007-00</t>
+  </si>
+  <si>
+    <t>127 E REYNOLDS ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-23-019-00</t>
+  </si>
+  <si>
+    <t>ERWIN DONALD J</t>
+  </si>
+  <si>
+    <t>231 E REYNOLDS ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-23-023-00</t>
+  </si>
+  <si>
+    <t>423 S KENTON ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-24-012-00</t>
+  </si>
+  <si>
+    <t>STALEY TIMOTHY EUGENE</t>
+  </si>
+  <si>
+    <t>527 S MAIN ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-24-014-02</t>
+  </si>
+  <si>
+    <t>HILL ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-25-031-00</t>
+  </si>
+  <si>
+    <t>EMBRY HOPE &amp; YVETTE EVANS &amp; TYSON EVANS</t>
+  </si>
+  <si>
+    <t>340 WINDSOR AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-26-008-00</t>
+  </si>
+  <si>
+    <t>DILLON KASEY L</t>
+  </si>
+  <si>
+    <t>624 WEST DR</t>
+  </si>
+  <si>
+    <t>K48-25-00-02-32-007-00</t>
+  </si>
+  <si>
+    <t>KELLER MARK E</t>
+  </si>
+  <si>
+    <t>344 EASTVIEW DR</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-06-072-00</t>
+  </si>
+  <si>
+    <t>634 E CHURCH ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-06-191-00</t>
+  </si>
+  <si>
+    <t>AKB NINE BY 9 LLC</t>
+  </si>
+  <si>
+    <t>WASHINGTON AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-11-035-00</t>
+  </si>
+  <si>
+    <t>BELWOOD INVESTMENTS LLC</t>
+  </si>
+  <si>
+    <t>341 E CHURCH ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-11-072-00</t>
+  </si>
+  <si>
+    <t>BRENNAN DONALD C</t>
+  </si>
+  <si>
+    <t>449 E WARD ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-13-019-00</t>
+  </si>
+  <si>
+    <t>ROGERS GAVIN LANE</t>
+  </si>
+  <si>
+    <t>E WARD ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-17-087-00</t>
+  </si>
+  <si>
+    <t>VIOLET KAREN ANN</t>
+  </si>
+  <si>
+    <t>527 N JEFFERSON AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-19-080-00</t>
+  </si>
+  <si>
+    <t>BROOKS JUAN</t>
+  </si>
+  <si>
+    <t>302 E COURT ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-19-169-00</t>
+  </si>
+  <si>
+    <t>STAIRWALT PAMELA K</t>
+  </si>
+  <si>
+    <t>331 N MAIN ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-22-186-00</t>
+  </si>
+  <si>
+    <t>GRAUMAN JOHN F</t>
+  </si>
+  <si>
+    <t>339 WASHINGTON AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-27-007-00</t>
+  </si>
+  <si>
+    <t>CURNUTTE TRACI A</t>
+  </si>
+  <si>
+    <t>751 MARK DR</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-33-043-00</t>
+  </si>
+  <si>
+    <t>LAWLESS HOLDINGS LLC</t>
+  </si>
+  <si>
+    <t>DOWNS AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-33-044-00</t>
+  </si>
+  <si>
+    <t>112 DOWNS AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-33-045-01</t>
+  </si>
+  <si>
+    <t>JHG INVESTMENTS, LLC</t>
+  </si>
+  <si>
+    <t>118 DOWNS AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-33-063-00</t>
+  </si>
+  <si>
+    <t>COURTER LISA M</t>
+  </si>
+  <si>
+    <t>207 DOWNS AVE</t>
+  </si>
+  <si>
+    <t>K48-25-00-03-33-065-00</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-02-032-00</t>
   </si>
   <si>
     <t>ALVARADO HIRAM U</t>
   </si>
   <si>
-    <t>323 THOMPSON ST</t>
-[...523 lines deleted...]
-  <si>
     <t>118 HITT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-02-034-00</t>
   </si>
   <si>
     <t>HITT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-03-008-00</t>
   </si>
   <si>
     <t>CAULEY PEGGY ANN</t>
   </si>
   <si>
     <t>ORANGE ST</t>
   </si>
   <si>
     <t>K48-25-00-04-03-009-00</t>
   </si>
   <si>
     <t>202 ORANGE ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-03-036-00</t>
-[...4 lines deleted...]
-  <si>
     <t>K48-25-00-04-03-053-00</t>
   </si>
   <si>
     <t>FRALEY LARRY A</t>
   </si>
   <si>
     <t>424 LOUDEN ST</t>
   </si>
   <si>
     <t>K48-25-00-04-03-054-00</t>
   </si>
   <si>
-    <t>K48-25-00-04-03-058-00</t>
-[...13 lines deleted...]
-  <si>
     <t>K48-25-00-04-04-035-00</t>
   </si>
   <si>
     <t>MARSHALL DONNA M</t>
   </si>
   <si>
     <t>110 UNION ALY</t>
   </si>
   <si>
     <t>K48-25-00-04-04-039-00</t>
   </si>
   <si>
     <t>UNION ALY</t>
   </si>
   <si>
     <t>K48-25-00-04-04-040-00</t>
   </si>
   <si>
     <t>K48-25-00-04-04-093-00</t>
   </si>
   <si>
     <t>PERALTA REGINALD J</t>
   </si>
   <si>
     <t>717 N OAKLAND ST</t>
@@ -2287,98 +1810,80 @@
   <si>
     <t>418 W LIGHT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-11-001-00</t>
   </si>
   <si>
     <t>700 PINDAR ST</t>
   </si>
   <si>
     <t>K48-25-00-04-12-023-00</t>
   </si>
   <si>
     <t>FRALEY KENNY L</t>
   </si>
   <si>
     <t>1054 N MAIN ST</t>
   </si>
   <si>
     <t>K48-25-00-04-12-031-00</t>
   </si>
   <si>
     <t>217 W TWAIN AVE</t>
   </si>
   <si>
-    <t>K48-25-00-04-12-078-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-04-12-099-00</t>
   </si>
   <si>
     <t>WATKINS BRIAN</t>
   </si>
   <si>
     <t>304 HARMON AVE</t>
   </si>
   <si>
     <t>K48-25-00-04-12-108-00</t>
   </si>
   <si>
     <t>222 HARMON AVE</t>
   </si>
   <si>
     <t>K48-25-00-04-12-119-00</t>
   </si>
   <si>
     <t>211 HARMON AVE</t>
   </si>
   <si>
     <t>K48-25-00-04-13-043-00</t>
   </si>
   <si>
     <t>BROOKS WILBUR</t>
   </si>
   <si>
     <t>N RUSSELL ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-14-033-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-04-16-093-00</t>
   </si>
   <si>
     <t>SCHAFFER BARBARA</t>
   </si>
   <si>
     <t>SARA ST</t>
   </si>
   <si>
     <t>K48-25-00-04-16-094-00</t>
   </si>
   <si>
     <t>320 SARA ST</t>
   </si>
   <si>
     <t>K48-25-00-04-17-011-00</t>
   </si>
   <si>
     <t>GRAUMAN JOHN FITZGERALD ETAL</t>
   </si>
   <si>
     <t>628 LOUDEN ST</t>
   </si>
   <si>
     <t>K48-25-00-04-18-018-02</t>
@@ -2425,83 +1930,65 @@
   <si>
     <t>232 MIAMI ST</t>
   </si>
   <si>
     <t>K48-25-00-04-19-003-00</t>
   </si>
   <si>
     <t>NEW STELLA L</t>
   </si>
   <si>
     <t>MIAMI ST</t>
   </si>
   <si>
     <t>K48-25-00-04-19-004-00</t>
   </si>
   <si>
     <t>K48-25-00-04-19-030-00</t>
   </si>
   <si>
     <t>KERNS DONALD PHILIP</t>
   </si>
   <si>
     <t>118 N MAIN ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-19-040-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-04-19-049-00</t>
   </si>
   <si>
     <t>180 N WALNUT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-19-055-00</t>
   </si>
   <si>
     <t>SAMBOIS SAMANTHA</t>
   </si>
   <si>
     <t>237 W COURT ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-26-005-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-04-27-007-00</t>
   </si>
   <si>
     <t>THE IVORY MAISON LLC</t>
   </si>
   <si>
     <t>309 W COURT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-27-008-00</t>
   </si>
   <si>
     <t>301 W COURT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-27-031-00</t>
   </si>
   <si>
     <t>LFH PROPERTIES AND INVESTMENTS LLC</t>
   </si>
   <si>
     <t>304 W CHURCH ST</t>
   </si>
   <si>
     <t>K48-25-00-04-28-001-00</t>
@@ -2566,171 +2053,111 @@
   <si>
     <t>K48-25-11-01-31-028-01</t>
   </si>
   <si>
     <t>K48-25-11-01-33-020-00</t>
   </si>
   <si>
     <t>KORTE JENNIFER A</t>
   </si>
   <si>
     <t>750 S EDGEWOOD AVE</t>
   </si>
   <si>
     <t>K48-25-11-01-35-007-00</t>
   </si>
   <si>
     <t>1615 MUZZYS RD</t>
   </si>
   <si>
     <t>K48-25-11-01-35-008-00</t>
   </si>
   <si>
     <t>MUZZYS RD</t>
   </si>
   <si>
-    <t>K48-25-11-02-28-036-01</t>
-[...8 lines deleted...]
-    <t>K48-25-11-02-29-009-00</t>
+    <t>K48-25-11-02-29-010-00</t>
   </si>
   <si>
     <t>RICHARDSON JUDITH</t>
   </si>
   <si>
-    <t>110 WARDS LN</t>
-[...4 lines deleted...]
-  <si>
     <t>115 WARDS LN</t>
   </si>
   <si>
-    <t>K48-25-11-02-29-016-00</t>
-[...16 lines deleted...]
-  <si>
     <t>K48-25-11-02-30-011-00</t>
   </si>
   <si>
     <t>STEWART KATHRYN M</t>
   </si>
   <si>
     <t>362 PARK AVE</t>
   </si>
   <si>
     <t>K48-25-11-02-30-046-00</t>
   </si>
   <si>
     <t>BEAN ASBELL BROWNIE</t>
   </si>
   <si>
     <t>319 E REYNOLDS ST</t>
   </si>
   <si>
-    <t>K48-25-11-02-30-047-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-11-02-31-020-00</t>
   </si>
   <si>
     <t>HUGHES LAW LLC</t>
   </si>
   <si>
     <t>19 PEARCE PL</t>
   </si>
   <si>
     <t>K48-25-11-02-31-054-00</t>
   </si>
   <si>
     <t>DEES JAMES W</t>
   </si>
   <si>
     <t>1395 LIBERTY LN</t>
   </si>
   <si>
     <t>K48-25-11-03-37-054-00</t>
   </si>
   <si>
     <t>COX MARSHALL V</t>
   </si>
   <si>
     <t>342 E WARD ST</t>
   </si>
   <si>
     <t>K48-25-11-03-38-014-00</t>
   </si>
   <si>
     <t>MOYER JEANENE</t>
   </si>
   <si>
     <t>516 BLOOMFIELD AVE</t>
-  </si>
-[...16 lines deleted...]
-    <t>808 MIAMI ST</t>
   </si>
   <si>
     <t>K48-25-11-04-37-004-00</t>
   </si>
   <si>
     <t>COJACK LLC</t>
   </si>
   <si>
     <t>570 W LIGHT ST</t>
   </si>
   <si>
     <t>K48-25-11-04-37-005-00</t>
   </si>
   <si>
     <t>576 W LIGHT ST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
@@ -2755,70 +2182,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F342" headerRowCount="1">
-  <autoFilter ref="A1:F342"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F270" headerRowCount="1">
+  <autoFilter ref="A1:F270"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19992&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25348&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25348&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F342"/>
+  <dimension ref="A1:F270"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.904232025146484" customWidth="1"/>
     <col min="2" max="2" width="104.05887603759766" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="30.80331802368164" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -2962,51 +2389,51 @@
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
         <v>16.92</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>65.27</v>
+        <v>15.27</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
         <v>16.28</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3022,6653 +2449,5213 @@
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
         <v>40.5</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>27.18</v>
+        <v>3.76</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>3.76</v>
+        <v>1423.68</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>1423.68</v>
+        <v>20.35</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>18.46</v>
+        <v>21.42</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>20.35</v>
+        <v>196.89</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>21.42</v>
+        <v>37.47</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>196.89</v>
+        <v>1738.22</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>18.23</v>
+        <v>81.88</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>37.47</v>
+        <v>2179.02</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>1738.22</v>
+        <v>212.05</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>81.88</v>
+        <v>16.5</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>2179.02</v>
+        <v>15.2</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>212.05</v>
+        <v>16.61</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>16.5</v>
+        <v>99.81</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>215.55</v>
+        <v>158.68</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>18.15</v>
+        <v>22.85</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>34.15</v>
+        <v>183.45</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>15.2</v>
+        <v>1370.32</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>16.61</v>
+        <v>382.56</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>99.81</v>
+        <v>1275.42</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="2">
-        <v>158.68</v>
+        <v>117.46</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="2">
-        <v>22.85</v>
+        <v>256.67</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="2">
-        <v>183.45</v>
+        <v>16.92</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="2">
-        <v>1370.32</v>
+        <v>18.87</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="2">
-        <v>382.56</v>
+        <v>33.24</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="2">
-        <v>1275.42</v>
+        <v>17.25</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="2">
-        <v>117.46</v>
+        <v>19.92</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="2">
-        <v>256.67</v>
+        <v>171.27</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="2">
-        <v>16.92</v>
+        <v>41.8</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="2">
-        <v>18.87</v>
+        <v>258.26</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="2">
-        <v>33.24</v>
+        <v>135.85</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="2">
-        <v>17.25</v>
+        <v>46.78</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="2">
-        <v>19.92</v>
+        <v>34.99</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="2">
-        <v>171.27</v>
+        <v>70.27</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="2">
-        <v>41.8</v>
+        <v>21.42</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="B47" s="0" t="s">
+      <c r="C47" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" s="2">
-        <v>258.26</v>
+        <v>68.34</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="B48" s="0" t="s">
+      <c r="C48" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" s="2">
-        <v>17.29</v>
+        <v>158.68</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="C49" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="2">
-        <v>135.85</v>
+        <v>19.92</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="2">
-        <v>46.78</v>
+        <v>21.89</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="C51" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51" s="2">
-        <v>271.11</v>
+        <v>790.36</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="B52" s="0" t="s">
+      <c r="C52" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" s="2">
-        <v>34.99</v>
+        <v>17.25</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="C53" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="2">
-        <v>70.27</v>
+        <v>44.69</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="2">
-        <v>8.04</v>
+        <v>1292.04</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E55" s="2">
-        <v>21.42</v>
+        <v>25.1</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E56" s="2">
-        <v>151.14</v>
+        <v>21.35</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E57" s="2">
-        <v>68.34</v>
+        <v>46.26</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E58" s="2">
-        <v>158.68</v>
+        <v>38.74</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E59" s="2">
-        <v>19.92</v>
+        <v>119.24</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E60" s="2">
-        <v>21.89</v>
+        <v>68.13</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E61" s="2">
-        <v>790.36</v>
+        <v>148.45</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>60</v>
+        <v>188</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E62" s="2">
-        <v>17.25</v>
+        <v>2466.85</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="E63" s="2">
-        <v>44.69</v>
+        <v>181.59</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="B64" s="0" t="s">
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="2">
-        <v>1292.04</v>
+        <v>42.15</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>25.1</v>
+        <v>562.8</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>21.35</v>
+        <v>33.96</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="B67" s="0" t="s">
+      <c r="C67" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67" s="2">
-        <v>46.26</v>
+        <v>20.35</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="B68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>38.74</v>
+        <v>57.37</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="B69" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E69" s="2">
-        <v>119.24</v>
+        <v>4478.73</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="B70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E70" s="2">
-        <v>68.13</v>
+        <v>177.29</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="B71" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E71" s="2">
-        <v>148.45</v>
+        <v>730.53</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>217</v>
+        <v>158</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="E72" s="2">
-        <v>2466.85</v>
+        <v>114.21</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E73" s="2">
-        <v>181.59</v>
+        <v>5955.89</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="2">
-        <v>42.15</v>
+        <v>138.14</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="B75" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E75" s="2">
-        <v>562.8</v>
+        <v>201.45</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="B76" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E76" s="2">
-        <v>41.11</v>
+        <v>43.86</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="B77" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E77" s="2">
-        <v>33.96</v>
+        <v>86.18</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="B78" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E78" s="2">
-        <v>20.35</v>
+        <v>319.43</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="B79" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79" s="2">
-        <v>57.37</v>
+        <v>395.39</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="B80" s="0" t="s">
+      <c r="C80" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E80" s="2">
-        <v>4478.73</v>
+        <v>20.35</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="B81" s="0" t="s">
+      <c r="C81" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="C81" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81" s="2">
-        <v>177.29</v>
+        <v>52.69</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="B82" s="0" t="s">
+      <c r="C82" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C82" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" s="2">
-        <v>730.53</v>
+        <v>51.17</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>247</v>
       </c>
       <c r="E83" s="2">
-        <v>114.21</v>
+        <v>750.87</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>248</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E84" s="2">
-        <v>173.24</v>
+        <v>124.37</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E85" s="2">
-        <v>5955.89</v>
+        <v>284.69</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E86" s="2">
-        <v>138.14</v>
+        <v>56.93</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>208</v>
+        <v>258</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="2">
-        <v>201.45</v>
+        <v>965.3</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>61</v>
       </c>
       <c r="E88" s="2">
-        <v>43.86</v>
+        <v>790.18</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>262</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E89" s="2">
-        <v>86.18</v>
+        <v>105.17</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>266</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E90" s="2">
-        <v>86.29</v>
+        <v>785.14</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>268</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>269</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E91" s="2">
-        <v>319.43</v>
+        <v>111.02</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E92" s="2">
-        <v>395.39</v>
+        <v>188.26</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>275</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E93" s="2">
-        <v>69.6</v>
+        <v>178.84</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E94" s="2">
-        <v>20.35</v>
+        <v>965.95</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>280</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E95" s="2">
-        <v>52.69</v>
+        <v>317.49</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>283</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E96" s="2">
-        <v>51.17</v>
+        <v>169.36</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>286</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>287</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E97" s="2">
-        <v>176.08</v>
+        <v>550.55</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>289</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>290</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E98" s="2">
-        <v>16.88</v>
+        <v>265.8</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>292</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E99" s="2">
-        <v>27.76</v>
+        <v>892.2</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>295</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>296</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E100" s="2">
-        <v>750.87</v>
+        <v>125.03</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>298</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>299</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E101" s="2">
-        <v>124.37</v>
+        <v>382.13</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>301</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E102" s="2">
-        <v>284.69</v>
+        <v>16.92</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>304</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E103" s="2">
-        <v>56.93</v>
+        <v>11059.07</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>307</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E104" s="2">
-        <v>965.3</v>
+        <v>989.23</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>310</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>311</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>70</v>
+        <v>312</v>
       </c>
       <c r="E105" s="2">
-        <v>790.18</v>
+        <v>263.3</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E106" s="2">
-        <v>105.17</v>
+        <v>2957.78</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E107" s="2">
-        <v>785.14</v>
+        <v>2743.65</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>319</v>
+        <v>261</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>320</v>
+        <v>61</v>
       </c>
       <c r="E108" s="2">
-        <v>79.96</v>
+        <v>1313.07</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="0" t="s">
         <v>321</v>
       </c>
-      <c r="B109" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E109" s="2">
-        <v>111.02</v>
+        <v>11.21</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="B110" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E110" s="2">
-        <v>40.2</v>
+        <v>3161.45</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="B111" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E111" s="2">
-        <v>940.85</v>
+        <v>2417.6</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D112" s="0" t="s">
         <v>330</v>
       </c>
-      <c r="B112" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E112" s="2">
-        <v>599.84</v>
+        <v>1709.3</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D113" s="0" t="s">
         <v>333</v>
       </c>
-      <c r="B113" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E113" s="2">
-        <v>188.26</v>
+        <v>641.93</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="B114" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E114" s="2">
-        <v>178.84</v>
+        <v>1512.58</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D115" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="B115" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E115" s="2">
-        <v>965.95</v>
+        <v>2594.78</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D116" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="B116" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E116" s="2">
-        <v>102.76</v>
+        <v>4443.46</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D117" s="0" t="s">
         <v>345</v>
       </c>
-      <c r="B117" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E117" s="2">
-        <v>317.49</v>
+        <v>2437.54</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D118" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="B118" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E118" s="2">
-        <v>39.32</v>
+        <v>2243.04</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D119" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="B119" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E119" s="2">
-        <v>156.14</v>
+        <v>1424.38</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D120" s="0" t="s">
         <v>354</v>
       </c>
-      <c r="B120" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E120" s="2">
-        <v>169.36</v>
+        <v>393.33</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="0" t="s">
         <v>357</v>
       </c>
-      <c r="B121" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E121" s="2">
-        <v>550.55</v>
+        <v>1016.57</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D122" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="B122" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E122" s="2">
-        <v>265.8</v>
+        <v>638.05</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="E123" s="2">
-        <v>892.2</v>
+        <v>759.45</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="E124" s="2">
-        <v>125.03</v>
+        <v>5248.25</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="E125" s="2">
-        <v>982.13</v>
+        <v>1383.49</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E126" s="2">
-        <v>16.92</v>
+        <v>45500.32</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="E127" s="2">
-        <v>11059.07</v>
+        <v>47566.14</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="E128" s="2">
-        <v>37.45</v>
+        <v>857.41</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="E129" s="2">
-        <v>989.23</v>
+        <v>497.67</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="E130" s="2">
-        <v>263.3</v>
+        <v>7873.31</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>148</v>
+        <v>383</v>
       </c>
       <c r="E131" s="2">
-        <v>2997.78</v>
+        <v>5923.88</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="E132" s="2">
-        <v>2743.65</v>
+        <v>1300.77</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>311</v>
+        <v>344</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>70</v>
+        <v>388</v>
       </c>
       <c r="E133" s="2">
-        <v>1313.07</v>
+        <v>1071.36</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>311</v>
+        <v>390</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="E134" s="2">
-        <v>11.21</v>
+        <v>4476.73</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="E135" s="2">
-        <v>3.76</v>
+        <v>663.82</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="E136" s="2">
-        <v>3161.45</v>
+        <v>6737.35</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="E137" s="2">
-        <v>2417.6</v>
+        <v>1460.01</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="E138" s="2">
-        <v>532.11</v>
+        <v>7890.89</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="E139" s="2">
-        <v>1470.19</v>
+        <v>1262.6</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="E140" s="2">
-        <v>1709.3</v>
+        <v>623.59</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>414</v>
+        <v>369</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="E141" s="2">
-        <v>641.93</v>
+        <v>153.36</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>417</v>
+        <v>369</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="E142" s="2">
-        <v>2612.58</v>
+        <v>211.16</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>420</v>
+        <v>369</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="E143" s="2">
-        <v>2594.78</v>
+        <v>197.8</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>423</v>
+        <v>369</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="E144" s="2">
-        <v>4443.46</v>
+        <v>197.8</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>426</v>
+        <v>369</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
       <c r="E145" s="2">
-        <v>2437.54</v>
+        <v>197.8</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>429</v>
+        <v>369</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>430</v>
+        <v>412</v>
       </c>
       <c r="E146" s="2">
-        <v>2243.04</v>
+        <v>197.8</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>432</v>
+        <v>369</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>433</v>
+        <v>412</v>
       </c>
       <c r="E147" s="2">
-        <v>21473.26</v>
+        <v>183.4</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>434</v>
+        <v>418</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>435</v>
+        <v>369</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>436</v>
+        <v>419</v>
       </c>
       <c r="E148" s="2">
-        <v>1424.38</v>
+        <v>176.36</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>437</v>
+        <v>420</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>438</v>
+        <v>369</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>439</v>
+        <v>419</v>
       </c>
       <c r="E149" s="2">
-        <v>393.33</v>
+        <v>161.27</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>440</v>
+        <v>421</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>441</v>
+        <v>369</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>442</v>
+        <v>419</v>
       </c>
       <c r="E150" s="2">
-        <v>1016.57</v>
+        <v>170.06</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>443</v>
+        <v>422</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>444</v>
+        <v>369</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>445</v>
+        <v>419</v>
       </c>
       <c r="E151" s="2">
-        <v>638.05</v>
+        <v>264.92</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>446</v>
+        <v>423</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>444</v>
+        <v>369</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>442</v>
+        <v>412</v>
       </c>
       <c r="E152" s="2">
-        <v>759.45</v>
+        <v>248.27</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>447</v>
+        <v>424</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>448</v>
+        <v>369</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>442</v>
+        <v>412</v>
       </c>
       <c r="E153" s="2">
-        <v>75.15</v>
+        <v>210.45</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>449</v>
+        <v>425</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>448</v>
+        <v>369</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>450</v>
+        <v>412</v>
       </c>
       <c r="E154" s="2">
-        <v>651.69</v>
+        <v>237.98</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>451</v>
+        <v>426</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>452</v>
+        <v>369</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>453</v>
+        <v>412</v>
       </c>
       <c r="E155" s="2">
-        <v>172.03</v>
+        <v>288.68</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>454</v>
+        <v>427</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>455</v>
+        <v>369</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>456</v>
+        <v>412</v>
       </c>
       <c r="E156" s="2">
-        <v>5248.25</v>
+        <v>237.98</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>457</v>
+        <v>428</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>448</v>
+        <v>369</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>442</v>
+        <v>412</v>
       </c>
       <c r="E157" s="2">
-        <v>7.13</v>
+        <v>237.98</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>458</v>
+        <v>429</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>459</v>
+        <v>369</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>460</v>
+        <v>412</v>
       </c>
       <c r="E158" s="2">
-        <v>33.06</v>
+        <v>237.98</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>461</v>
+        <v>430</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>459</v>
+        <v>369</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>462</v>
+        <v>412</v>
       </c>
       <c r="E159" s="2">
-        <v>1405.1</v>
+        <v>231.72</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>463</v>
+        <v>431</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>464</v>
+        <v>369</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>465</v>
+        <v>412</v>
       </c>
       <c r="E160" s="2">
-        <v>2</v>
+        <v>283.89</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>466</v>
+        <v>432</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>467</v>
+        <v>369</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>468</v>
+        <v>412</v>
       </c>
       <c r="E161" s="2">
-        <v>1383.49</v>
+        <v>241.99</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>469</v>
+        <v>433</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>470</v>
+        <v>369</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>471</v>
+        <v>410</v>
       </c>
       <c r="E162" s="2">
-        <v>45500.32</v>
+        <v>186.55</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>472</v>
+        <v>434</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>470</v>
+        <v>369</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>473</v>
+        <v>410</v>
       </c>
       <c r="E163" s="2">
-        <v>47566.14</v>
+        <v>157.41</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>474</v>
+        <v>435</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>475</v>
+        <v>369</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>476</v>
+        <v>410</v>
       </c>
       <c r="E164" s="2">
-        <v>2694.45</v>
+        <v>161.27</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>477</v>
+        <v>436</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>478</v>
+        <v>437</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>479</v>
+        <v>438</v>
       </c>
       <c r="E165" s="2">
-        <v>857.41</v>
+        <v>2223.86</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>480</v>
+        <v>439</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>481</v>
+        <v>440</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>482</v>
+        <v>441</v>
       </c>
       <c r="E166" s="2">
-        <v>7.09</v>
+        <v>95.93</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>483</v>
+        <v>442</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>484</v>
+        <v>443</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>485</v>
+        <v>444</v>
       </c>
       <c r="E167" s="2">
-        <v>497.67</v>
+        <v>1132.21</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>486</v>
+        <v>445</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>487</v>
+        <v>446</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>488</v>
+        <v>447</v>
       </c>
       <c r="E168" s="2">
-        <v>7873.31</v>
+        <v>6954.46</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>489</v>
+        <v>448</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>487</v>
+        <v>446</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>490</v>
+        <v>449</v>
       </c>
       <c r="E169" s="2">
-        <v>5923.88</v>
+        <v>252.84</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>491</v>
+        <v>450</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>492</v>
+        <v>451</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>493</v>
+        <v>449</v>
       </c>
       <c r="E170" s="2">
-        <v>1300.77</v>
+        <v>717.17</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>494</v>
+        <v>452</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>426</v>
+        <v>453</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>495</v>
+        <v>454</v>
       </c>
       <c r="E171" s="2">
-        <v>1071.36</v>
+        <v>10352.25</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>496</v>
+        <v>455</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>497</v>
+        <v>456</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>498</v>
+        <v>457</v>
       </c>
       <c r="E172" s="2">
-        <v>70.74</v>
+        <v>3903.63</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>499</v>
+        <v>458</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>500</v>
+        <v>456</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>501</v>
+        <v>449</v>
       </c>
       <c r="E173" s="2">
-        <v>4476.73</v>
+        <v>138.96</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>502</v>
+        <v>459</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>503</v>
+        <v>460</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E174" s="2">
-        <v>663.82</v>
+        <v>2523.48</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>504</v>
+        <v>462</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>503</v>
+        <v>463</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>505</v>
+        <v>464</v>
       </c>
       <c r="E175" s="2">
-        <v>6737.35</v>
+        <v>3233.5</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>506</v>
+        <v>465</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>507</v>
+        <v>466</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>508</v>
+        <v>467</v>
       </c>
       <c r="E176" s="2">
-        <v>1460.01</v>
+        <v>4.13</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>509</v>
+        <v>468</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>510</v>
+        <v>469</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>511</v>
+        <v>470</v>
       </c>
       <c r="E177" s="2">
-        <v>7890.89</v>
+        <v>942.13</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>512</v>
+        <v>471</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>513</v>
+        <v>472</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>514</v>
+        <v>473</v>
       </c>
       <c r="E178" s="2">
-        <v>713.88</v>
+        <v>27.87</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>515</v>
+        <v>474</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>516</v>
+        <v>472</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>517</v>
+        <v>475</v>
       </c>
       <c r="E179" s="2">
-        <v>1262.6</v>
+        <v>2081.9</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>518</v>
+        <v>476</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>519</v>
+        <v>477</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="E180" s="2">
-        <v>623.59</v>
+        <v>791.21</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>521</v>
+        <v>479</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>522</v>
+        <v>481</v>
       </c>
       <c r="E181" s="2">
-        <v>153.36</v>
+        <v>5575.89</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>523</v>
+        <v>482</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>524</v>
+        <v>484</v>
       </c>
       <c r="E182" s="2">
-        <v>211.16</v>
+        <v>882.57</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>525</v>
+        <v>485</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>470</v>
+        <v>486</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>524</v>
+        <v>487</v>
       </c>
       <c r="E183" s="2">
-        <v>197.8</v>
+        <v>6829.24</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>526</v>
+        <v>488</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>470</v>
+        <v>489</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>524</v>
+        <v>490</v>
       </c>
       <c r="E184" s="2">
-        <v>197.8</v>
+        <v>410.81</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>527</v>
+        <v>491</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>524</v>
+        <v>492</v>
       </c>
       <c r="E185" s="2">
-        <v>197.8</v>
+        <v>772.5</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>528</v>
+        <v>493</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>524</v>
+        <v>494</v>
       </c>
       <c r="E186" s="2">
-        <v>197.8</v>
+        <v>993.36</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>529</v>
+        <v>495</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>470</v>
+        <v>496</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>524</v>
+        <v>497</v>
       </c>
       <c r="E187" s="2">
-        <v>183.4</v>
+        <v>27.77</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>530</v>
+        <v>498</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>531</v>
+        <v>499</v>
       </c>
       <c r="E188" s="2">
-        <v>176.36</v>
+        <v>2462.16</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>532</v>
+        <v>500</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>533</v>
+        <v>501</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>534</v>
+        <v>502</v>
       </c>
       <c r="E189" s="2">
-        <v>1352.81</v>
+        <v>10829.14</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>535</v>
+        <v>503</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>531</v>
+        <v>504</v>
       </c>
       <c r="E190" s="2">
-        <v>161.27</v>
+        <v>377.35</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>536</v>
+        <v>505</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>470</v>
+        <v>506</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>507</v>
       </c>
       <c r="E191" s="2">
-        <v>170.06</v>
+        <v>5663.93</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>537</v>
+        <v>508</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>470</v>
+        <v>509</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>531</v>
+        <v>510</v>
       </c>
       <c r="E192" s="2">
-        <v>264.92</v>
+        <v>3187.56</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>538</v>
+        <v>511</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>470</v>
+        <v>512</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="E193" s="2">
-        <v>248.27</v>
+        <v>379.15</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>539</v>
+        <v>514</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>470</v>
+        <v>404</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="E194" s="2">
-        <v>210.45</v>
+        <v>1412.84</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>540</v>
+        <v>516</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>470</v>
+        <v>517</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="E195" s="2">
-        <v>237.98</v>
+        <v>2824.32</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>541</v>
+        <v>519</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>470</v>
+        <v>520</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="E196" s="2">
-        <v>288.68</v>
+        <v>2511.14</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>542</v>
+        <v>522</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>470</v>
+        <v>523</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E197" s="2">
-        <v>237.98</v>
+        <v>3169.33</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>543</v>
+        <v>525</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>470</v>
+        <v>526</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="E198" s="2">
-        <v>237.98</v>
+        <v>46.27</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>544</v>
+        <v>528</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>470</v>
+        <v>529</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="E199" s="2">
-        <v>237.98</v>
+        <v>898.57</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>470</v>
+        <v>532</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="E200" s="2">
-        <v>231.72</v>
+        <v>1788.35</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>546</v>
+        <v>534</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>470</v>
+        <v>535</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>524</v>
+        <v>536</v>
       </c>
       <c r="E201" s="2">
-        <v>283.89</v>
+        <v>1213.61</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>470</v>
+        <v>538</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>524</v>
+        <v>539</v>
       </c>
       <c r="E202" s="2">
-        <v>241.99</v>
+        <v>12016.66</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>470</v>
+        <v>541</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>522</v>
+        <v>542</v>
       </c>
       <c r="E203" s="2">
-        <v>186.55</v>
+        <v>3508.48</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>470</v>
+        <v>544</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>522</v>
+        <v>545</v>
       </c>
       <c r="E204" s="2">
-        <v>157.41</v>
+        <v>28.32</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>470</v>
+        <v>544</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>522</v>
+        <v>547</v>
       </c>
       <c r="E205" s="2">
-        <v>161.27</v>
+        <v>117.2</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="E206" s="2">
-        <v>100.74</v>
+        <v>1190.85</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="E207" s="2">
-        <v>1132.95</v>
+        <v>4054.67</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>559</v>
+        <v>545</v>
       </c>
       <c r="E208" s="2">
-        <v>1818.4</v>
+        <v>297.54</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="E209" s="2">
-        <v>2473.86</v>
+        <v>892.07</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E210" s="2">
-        <v>420.93</v>
+        <v>33.86</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="E211" s="2">
-        <v>1632.21</v>
+        <v>153.14</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>570</v>
+        <v>561</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="E212" s="2">
-        <v>6954.46</v>
+        <v>1514.48</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="E213" s="2">
-        <v>252.84</v>
+        <v>584.83</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="E214" s="2">
-        <v>717.17</v>
+        <v>1241.62</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E215" s="2">
-        <v>10352.25</v>
+        <v>2962.07</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E216" s="2">
-        <v>3903.63</v>
+        <v>6.55</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E217" s="2">
-        <v>138.96</v>
+        <v>52.61</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="E218" s="2">
-        <v>2523.48</v>
+        <v>3297.54</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>580</v>
       </c>
       <c r="E219" s="2">
-        <v>3758.5</v>
+        <v>8450.79</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="E220" s="2">
-        <v>4.13</v>
+        <v>56.88</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="E221" s="2">
-        <v>4.13</v>
+        <v>445.23</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="E222" s="2">
-        <v>942.13</v>
+        <v>330.07</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
       <c r="E223" s="2">
-        <v>27.87</v>
+        <v>1309.99</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="E224" s="2">
-        <v>2081.9</v>
+        <v>2227.32</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>603</v>
+        <v>582</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="E225" s="2">
-        <v>85.58</v>
+        <v>3.2</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="E226" s="2">
-        <v>791.21</v>
+        <v>101.43</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>603</v>
+        <v>404</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>573</v>
+        <v>600</v>
       </c>
       <c r="E227" s="2">
-        <v>96.53</v>
+        <v>1070.2</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="B228" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D228" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="C228" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E228" s="2">
-        <v>27.93</v>
+        <v>1996.07</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>610</v>
+        <v>404</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="E229" s="2">
-        <v>5575.89</v>
+        <v>1023.83</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>613</v>
+        <v>404</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="E230" s="2">
-        <v>882.57</v>
+        <v>230.82</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="E231" s="2">
-        <v>6829.24</v>
+        <v>490.32</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
       <c r="E232" s="2">
-        <v>410.81</v>
+        <v>143.24</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>621</v>
+        <v>614</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>622</v>
+        <v>615</v>
       </c>
       <c r="E233" s="2">
-        <v>772.5</v>
+        <v>2435.36</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>623</v>
+        <v>616</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>595</v>
+        <v>617</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="E234" s="2">
-        <v>993.36</v>
+        <v>717.81</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="E235" s="2">
-        <v>27.77</v>
+        <v>454.6</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="E236" s="2">
-        <v>2462.16</v>
+        <v>457.73</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>631</v>
+        <v>597</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="E237" s="2">
-        <v>10829.14</v>
+        <v>121.88</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="E238" s="2">
-        <v>377.35</v>
+        <v>743.12</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>636</v>
+        <v>629</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="E239" s="2">
-        <v>5663.93</v>
+        <v>340.08</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>640</v>
+        <v>633</v>
       </c>
       <c r="E240" s="2">
-        <v>2063.89</v>
+        <v>8266.73</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>643</v>
+        <v>636</v>
       </c>
       <c r="E241" s="2">
-        <v>3187.56</v>
+        <v>1428.86</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E242" s="2">
-        <v>379.15</v>
+        <v>2177.05</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="E243" s="2">
-        <v>4334.26</v>
+        <v>158.86</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>650</v>
+        <v>641</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>516</v>
+        <v>344</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="E244" s="2">
-        <v>1412.84</v>
+        <v>1606.75</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>652</v>
+        <v>643</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>653</v>
+        <v>644</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>654</v>
+        <v>645</v>
       </c>
       <c r="E245" s="2">
-        <v>2824.32</v>
+        <v>1951.95</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E246" s="2">
-        <v>129.15</v>
+        <v>2543.42</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>659</v>
+        <v>647</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="E247" s="2">
-        <v>2511.14</v>
+        <v>119.63</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="E248" s="2">
-        <v>3169.33</v>
+        <v>7277.2</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>665</v>
+        <v>647</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
       <c r="E249" s="2">
-        <v>47.95</v>
+        <v>144.25</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>668</v>
+        <v>647</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="E250" s="2">
-        <v>46.27</v>
+        <v>144.25</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>670</v>
+        <v>658</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>671</v>
+        <v>659</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>672</v>
+        <v>660</v>
       </c>
       <c r="E251" s="2">
-        <v>898.57</v>
+        <v>3426.18</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>673</v>
+        <v>661</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>674</v>
+        <v>662</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="E252" s="2">
-        <v>664.52</v>
+        <v>2718.98</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>675</v>
+        <v>664</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>676</v>
+        <v>665</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>677</v>
+        <v>666</v>
       </c>
       <c r="E253" s="2">
-        <v>3788.35</v>
+        <v>602.9</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>678</v>
+        <v>667</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>679</v>
+        <v>639</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>680</v>
+        <v>668</v>
       </c>
       <c r="E254" s="2">
-        <v>2717.61</v>
+        <v>1360.72</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>681</v>
+        <v>669</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>682</v>
+        <v>670</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>683</v>
+        <v>671</v>
       </c>
       <c r="E255" s="2">
-        <v>11.72</v>
+        <v>3240.2</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>684</v>
+        <v>672</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>685</v>
+        <v>369</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>686</v>
+        <v>370</v>
       </c>
       <c r="E256" s="2">
-        <v>12016.66</v>
+        <v>2711.67</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>687</v>
+        <v>673</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>688</v>
+        <v>369</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>689</v>
+        <v>394</v>
       </c>
       <c r="E257" s="2">
-        <v>3508.48</v>
+        <v>126064.73</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>690</v>
+        <v>674</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>691</v>
+        <v>369</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>692</v>
+        <v>394</v>
       </c>
       <c r="E258" s="2">
-        <v>1274.55</v>
+        <v>6693.79</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>693</v>
+        <v>675</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>694</v>
+        <v>676</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>695</v>
+        <v>677</v>
       </c>
       <c r="E259" s="2">
-        <v>28.32</v>
+        <v>301.27</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>696</v>
+        <v>678</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>694</v>
+        <v>576</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>697</v>
+        <v>679</v>
       </c>
       <c r="E260" s="2">
-        <v>117.2</v>
+        <v>1497.28</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>698</v>
+        <v>680</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>699</v>
+        <v>576</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>700</v>
+        <v>681</v>
       </c>
       <c r="E261" s="2">
-        <v>3190.85</v>
+        <v>941.45</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>701</v>
+        <v>682</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>702</v>
+        <v>683</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>703</v>
+        <v>684</v>
       </c>
       <c r="E262" s="2">
-        <v>4054.67</v>
+        <v>177.1</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>704</v>
+        <v>685</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>702</v>
+        <v>686</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="E263" s="2">
-        <v>297.54</v>
+        <v>102.12</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>705</v>
+        <v>688</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>706</v>
+        <v>689</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>707</v>
+        <v>690</v>
       </c>
       <c r="E264" s="2">
-        <v>1325.89</v>
+        <v>4911.17</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>708</v>
+        <v>691</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>533</v>
+        <v>692</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>709</v>
+        <v>693</v>
       </c>
       <c r="E265" s="2">
-        <v>1489.08</v>
+        <v>11125.8</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>710</v>
+        <v>694</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>533</v>
+        <v>695</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>711</v>
+        <v>696</v>
       </c>
       <c r="E266" s="2">
-        <v>33.86</v>
+        <v>1106.65</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>712</v>
+        <v>697</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>713</v>
+        <v>698</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>714</v>
+        <v>699</v>
       </c>
       <c r="E267" s="2">
-        <v>153.14</v>
+        <v>1267.03</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>715</v>
+        <v>700</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>713</v>
+        <v>701</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>716</v>
+        <v>702</v>
       </c>
       <c r="E268" s="2">
-        <v>1514.48</v>
+        <v>1148.36</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>717</v>
+        <v>703</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>492</v>
+        <v>704</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="E269" s="2">
-        <v>961</v>
+        <v>553.58</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>720</v>
+        <v>704</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>721</v>
+        <v>707</v>
       </c>
       <c r="E270" s="2">
-        <v>584.83</v>
+        <v>382.08</v>
       </c>
       <c r="F270" s="1" t="s">
-        <v>10</v>
-[...1438 lines deleted...]
-      <c r="F342" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -9899,104 +7886,32 @@
     <hyperlink ref="F246" r:id="rId246"/>
     <hyperlink ref="F247" r:id="rId247"/>
     <hyperlink ref="F248" r:id="rId248"/>
     <hyperlink ref="F249" r:id="rId249"/>
     <hyperlink ref="F250" r:id="rId250"/>
     <hyperlink ref="F251" r:id="rId251"/>
     <hyperlink ref="F252" r:id="rId252"/>
     <hyperlink ref="F253" r:id="rId253"/>
     <hyperlink ref="F254" r:id="rId254"/>
     <hyperlink ref="F255" r:id="rId255"/>
     <hyperlink ref="F256" r:id="rId256"/>
     <hyperlink ref="F257" r:id="rId257"/>
     <hyperlink ref="F258" r:id="rId258"/>
     <hyperlink ref="F259" r:id="rId259"/>
     <hyperlink ref="F260" r:id="rId260"/>
     <hyperlink ref="F261" r:id="rId261"/>
     <hyperlink ref="F262" r:id="rId262"/>
     <hyperlink ref="F263" r:id="rId263"/>
     <hyperlink ref="F264" r:id="rId264"/>
     <hyperlink ref="F265" r:id="rId265"/>
     <hyperlink ref="F266" r:id="rId266"/>
     <hyperlink ref="F267" r:id="rId267"/>
     <hyperlink ref="F268" r:id="rId268"/>
     <hyperlink ref="F269" r:id="rId269"/>
     <hyperlink ref="F270" r:id="rId270"/>
-    <hyperlink ref="F271" r:id="rId271"/>
-[...70 lines deleted...]
-    <hyperlink ref="F342" r:id="rId342"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>