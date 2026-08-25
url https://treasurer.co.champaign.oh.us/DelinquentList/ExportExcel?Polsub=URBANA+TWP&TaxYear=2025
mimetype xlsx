--- v1 (2026-06-18)
+++ v2 (2026-08-25)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="708">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="651" uniqueCount="651">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00006</t>
   </si>
   <si>
     <t>JOHNSON BRENDA JANE</t>
   </si>
   <si>
@@ -121,59 +121,50 @@
   <si>
     <t>FIEST JEFF &amp; STACEY L DEERE</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 116</t>
   </si>
   <si>
     <t>00441</t>
   </si>
   <si>
     <t>HITER MAKAYLA</t>
   </si>
   <si>
     <t>225 LOGAN ST LOT 45</t>
   </si>
   <si>
     <t>00454</t>
   </si>
   <si>
     <t>KEMMERE BROOKE P</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 63</t>
   </si>
   <si>
-    <t>00465</t>
-[...7 lines deleted...]
-  <si>
     <t>00483</t>
   </si>
   <si>
     <t>MERRIMAN SARAH</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 14</t>
   </si>
   <si>
     <t>00491</t>
   </si>
   <si>
     <t>MORROW ALEX M</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 05</t>
   </si>
   <si>
     <t>00507</t>
   </si>
   <si>
     <t>SILER DAVID A</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 107</t>
@@ -184,59 +175,50 @@
   <si>
     <t>JACKSON JOYCE</t>
   </si>
   <si>
     <t>1270 BEECH AVE</t>
   </si>
   <si>
     <t>00566</t>
   </si>
   <si>
     <t>JACKSON RAVEN LEE</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 206</t>
   </si>
   <si>
     <t>00578</t>
   </si>
   <si>
     <t>FUNDERBURG LINK</t>
   </si>
   <si>
     <t xml:space="preserve">4091 ST RTE 54  A</t>
   </si>
   <si>
-    <t>00598</t>
-[...7 lines deleted...]
-  <si>
     <t>00600</t>
   </si>
   <si>
     <t>KITCHEN DAVID L</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 03</t>
   </si>
   <si>
     <t>00639</t>
   </si>
   <si>
     <t>VANHOOSE DAVID</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 48</t>
   </si>
   <si>
     <t>00645</t>
   </si>
   <si>
     <t>CONLEY EDITH A</t>
   </si>
   <si>
     <t>225 LOGAN ST LOT 15</t>
@@ -310,59 +292,50 @@
   <si>
     <t>STEVENS LAURIE</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 18</t>
   </si>
   <si>
     <t>00793</t>
   </si>
   <si>
     <t>BELLAMY GARDNER</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 11</t>
   </si>
   <si>
     <t>00808</t>
   </si>
   <si>
     <t>COOPER AARON K</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 50</t>
   </si>
   <si>
-    <t>00809</t>
-[...7 lines deleted...]
-  <si>
     <t>00830</t>
   </si>
   <si>
     <t>SMITH GREGORY W</t>
   </si>
   <si>
     <t>110 E HICKORY GROVE RD LOT 20</t>
   </si>
   <si>
     <t>00839</t>
   </si>
   <si>
     <t>ENOS JESSE J WYATT</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 09</t>
   </si>
   <si>
     <t>00843</t>
   </si>
   <si>
     <t>MCCOY DAVID &amp; DOLLY MILLER</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 47</t>
@@ -430,62 +403,56 @@
   <si>
     <t>5646 SPFLD URBANA PK LOT 22</t>
   </si>
   <si>
     <t>01132</t>
   </si>
   <si>
     <t>FLOWERS DONALD F</t>
   </si>
   <si>
     <t>225 LOGAN ST LOT 58</t>
   </si>
   <si>
     <t>01175</t>
   </si>
   <si>
     <t>WILLIS JOSHUA A &amp; SHELBY L</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 225</t>
   </si>
   <si>
     <t>01196</t>
   </si>
   <si>
+    <t>OW AFFORDABLE HOUSING I LLC</t>
+  </si>
+  <si>
     <t>5579 SPFLD URBANA PK LOT 64</t>
   </si>
   <si>
-    <t>01209</t>
-[...7 lines deleted...]
-  <si>
     <t>01210</t>
   </si>
   <si>
     <t>WILSON ANTHONY D</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 194</t>
   </si>
   <si>
     <t>01214</t>
   </si>
   <si>
     <t>HALL AUSTIN C</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 57</t>
   </si>
   <si>
     <t>01226</t>
   </si>
   <si>
     <t>ROLLING HILLS MHP</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 217</t>
@@ -517,53 +484,50 @@
   <si>
     <t>5579 SPFLD URBANA PK LOT 91</t>
   </si>
   <si>
     <t>01258</t>
   </si>
   <si>
     <t>CIRCLE SANDRA J</t>
   </si>
   <si>
     <t>5350 MIDDLE URBANA RD</t>
   </si>
   <si>
     <t>01276</t>
   </si>
   <si>
     <t>SMALLEY MARIE E</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 60</t>
   </si>
   <si>
     <t>01285</t>
   </si>
   <si>
-    <t>OW AFFORDABLE HOUSING I LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>5579 SPFLD URBANA PK LOT 200</t>
   </si>
   <si>
     <t>01291</t>
   </si>
   <si>
     <t>THOMAS ROBERTA L</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 65</t>
   </si>
   <si>
     <t>01298</t>
   </si>
   <si>
     <t>AMIDON MEISHA M</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 175</t>
   </si>
   <si>
     <t>01305</t>
   </si>
   <si>
     <t>OW AFFORDABLE HOUSING I, LLC</t>
@@ -580,59 +544,50 @@
   <si>
     <t>110 E HICKORY GROVE RD LOT 42</t>
   </si>
   <si>
     <t>01320</t>
   </si>
   <si>
     <t>EUBANKS VICKIE JO</t>
   </si>
   <si>
     <t>225 LOGAN ST LOT 03</t>
   </si>
   <si>
     <t>01339</t>
   </si>
   <si>
     <t>ANDERSON ROY</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 20</t>
   </si>
   <si>
     <t>01341</t>
   </si>
   <si>
-    <t>01357</t>
-[...7 lines deleted...]
-  <si>
     <t>01381</t>
   </si>
   <si>
     <t>CURTIS WILLIAM</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 69</t>
   </si>
   <si>
     <t>01392</t>
   </si>
   <si>
     <t>OHIO AFFORDABLE HOUSING LLC</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 177</t>
   </si>
   <si>
     <t>01404</t>
   </si>
   <si>
     <t>WELLS KAYLA C</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 01</t>
@@ -787,56 +742,50 @@
   <si>
     <t>GEHO RACHEL L</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 87</t>
   </si>
   <si>
     <t>02006</t>
   </si>
   <si>
     <t>BAKER COURTNEY G</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 76</t>
   </si>
   <si>
     <t>02023</t>
   </si>
   <si>
     <t>COLLINS MAXINE Y</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 45</t>
   </si>
   <si>
-    <t>02048</t>
-[...4 lines deleted...]
-  <si>
     <t>02074</t>
   </si>
   <si>
     <t>FITZPATRICK SHERRY</t>
   </si>
   <si>
     <t>110 E HICKORY GROVE RD LOT 10</t>
   </si>
   <si>
     <t>02116</t>
   </si>
   <si>
     <t>REYNOLDS CHRISTOPHER</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 17</t>
   </si>
   <si>
     <t>02134</t>
   </si>
   <si>
     <t>GARBER HERBERT</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 24</t>
@@ -955,68 +904,50 @@
   <si>
     <t>CAULEY JUDY</t>
   </si>
   <si>
     <t>5286 MIDDLE URBANA RD</t>
   </si>
   <si>
     <t>K41-11-10-24-00-005-02</t>
   </si>
   <si>
     <t>HINES KAREN</t>
   </si>
   <si>
     <t>5284 MIDDLE URBANA RD</t>
   </si>
   <si>
     <t>K41-11-10-24-00-005-03</t>
   </si>
   <si>
     <t>KEELER ANNETTE MICHELLE</t>
   </si>
   <si>
     <t>5288 MIDDLE URBANA RD</t>
   </si>
   <si>
-    <t>K41-11-10-24-16-003-00</t>
-[...16 lines deleted...]
-  <si>
     <t>K41-11-11-09-00-014-01</t>
   </si>
   <si>
     <t>KEASLER ANDREW</t>
   </si>
   <si>
     <t>2353 S DUGAN RD</t>
   </si>
   <si>
     <t>K41-11-11-10-00-001-00</t>
   </si>
   <si>
     <t>MOOSE GARY K</t>
   </si>
   <si>
     <t>1050 S DUGAN RD</t>
   </si>
   <si>
     <t>K41-11-11-12-00-004-00</t>
   </si>
   <si>
     <t>RANDALL SHERRIE</t>
   </si>
   <si>
     <t>1826 CHILDRENS HOME RD</t>
@@ -1036,77 +967,59 @@
   <si>
     <t>GOOTEE DAVID A</t>
   </si>
   <si>
     <t>1022 KNIGHT RD</t>
   </si>
   <si>
     <t>K41-11-11-19-07-008-00</t>
   </si>
   <si>
     <t>SCHLABACH KENNETH J</t>
   </si>
   <si>
     <t>857 E DALLAS RD</t>
   </si>
   <si>
     <t>K41-11-11-19-25-016-00</t>
   </si>
   <si>
     <t>MOBLEY THOMAS ALLEN</t>
   </si>
   <si>
     <t>4356 BRIARWOOD DR</t>
   </si>
   <si>
-    <t>K41-11-11-21-00-008-01</t>
-[...7 lines deleted...]
-  <si>
     <t>K41-11-11-26-00-010-00</t>
   </si>
   <si>
-    <t>STATE OF OHIO</t>
+    <t>CINCINNATI &amp; LAKE ERIE RAILROAD COMPANY</t>
   </si>
   <si>
     <t>S US HWY 68</t>
   </si>
   <si>
-    <t>K41-11-11-27-00-003-06</t>
-[...7 lines deleted...]
-  <si>
     <t>K41-11-11-29-18-017-00</t>
   </si>
   <si>
     <t>ROPP AMY J</t>
   </si>
   <si>
     <t>210 S EDGEWOOD AVE</t>
   </si>
   <si>
     <t>K41-11-11-29-18-046-00</t>
   </si>
   <si>
     <t>JOHNSON BENJAMIN LEE</t>
   </si>
   <si>
     <t>BEECH AVE</t>
   </si>
   <si>
     <t>K41-11-11-29-18-048-00</t>
   </si>
   <si>
     <t>GIBSON PHYLLIS</t>
   </si>
   <si>
     <t>1284 BEECH AVE</t>
@@ -1159,65 +1072,50 @@
   <si>
     <t>K48-25-00-01-14-016-00</t>
   </si>
   <si>
     <t>LUXE HAVEN PROPERTIES LTD</t>
   </si>
   <si>
     <t>419 S WALNUT ST</t>
   </si>
   <si>
     <t>K48-25-00-01-15-015-00</t>
   </si>
   <si>
     <t>PANDIN COMPANY LLC THE</t>
   </si>
   <si>
     <t>831 MIAMI ST</t>
   </si>
   <si>
     <t>K48-25-00-01-15-028-00</t>
   </si>
   <si>
     <t>951 MIAMI ST</t>
   </si>
   <si>
-    <t>K48-25-00-01-16-087-00</t>
-[...13 lines deleted...]
-  <si>
     <t>K48-25-00-01-18-008-00</t>
   </si>
   <si>
     <t>RAMEY TERRY</t>
   </si>
   <si>
     <t>135 CLAY ST</t>
   </si>
   <si>
     <t>K48-25-00-01-20-015-00</t>
   </si>
   <si>
     <t>RUTTER TODD &amp; BRIANNA</t>
   </si>
   <si>
     <t>S HIGH ST</t>
   </si>
   <si>
     <t>K48-25-00-01-20-017-00</t>
   </si>
   <si>
     <t>940 S HIGH ST</t>
   </si>
   <si>
     <t>K48-25-00-01-20-039-00</t>
@@ -1342,105 +1240,93 @@
   <si>
     <t>REAVER ASHLEY D</t>
   </si>
   <si>
     <t>557 E WATER ST</t>
   </si>
   <si>
     <t>K48-25-00-02-06-015-00</t>
   </si>
   <si>
     <t>MADDY CHARLES</t>
   </si>
   <si>
     <t>347 ROGERS DR</t>
   </si>
   <si>
     <t>K48-25-00-02-07-007-00</t>
   </si>
   <si>
     <t>RATLIFF PATRICIA L</t>
   </si>
   <si>
     <t>302 HENRY ST</t>
   </si>
   <si>
-    <t>K48-25-00-02-12-017-00</t>
-[...8 lines deleted...]
-    <t>K48-25-00-02-12-018-00</t>
+    <t>K48-25-00-02-12-018-01</t>
+  </si>
+  <si>
+    <t>MONTALVO TERESA B</t>
   </si>
   <si>
     <t>S KENTON ST</t>
   </si>
   <si>
-    <t>K48-25-00-02-12-018-01</t>
-[...4 lines deleted...]
-  <si>
     <t>K48-25-00-02-12-019-00</t>
   </si>
   <si>
     <t>BUCKNEY RUTH A</t>
   </si>
   <si>
     <t>430 S KENTON ST</t>
   </si>
   <si>
     <t>K48-25-00-02-12-020-00</t>
   </si>
   <si>
     <t>PORTER MELANTHA K</t>
   </si>
   <si>
     <t>426 &amp; 428 S KENTON ST</t>
   </si>
   <si>
     <t>K48-25-00-02-12-021-00</t>
   </si>
   <si>
     <t>K48-25-00-02-13-004-00</t>
   </si>
   <si>
     <t>KORTE JOSEPH B</t>
   </si>
   <si>
     <t>409 SCIOTO ST</t>
   </si>
   <si>
     <t>K48-25-00-02-14-006-00</t>
   </si>
   <si>
-    <t>ROLFES CATHERINE &amp; KAREN SUE LINDEMAN</t>
+    <t>ROLFES CATHERINE &amp; BRENDAN J &amp; GERALD J II</t>
   </si>
   <si>
     <t>143 HILL ST</t>
   </si>
   <si>
     <t>K48-25-00-02-18-005-02</t>
   </si>
   <si>
     <t>DAVIS LESLIE F</t>
   </si>
   <si>
     <t>MONUMENT SQ</t>
   </si>
   <si>
     <t>K48-25-00-02-18-087-00</t>
   </si>
   <si>
     <t>BRY JOHN E</t>
   </si>
   <si>
     <t>215 S KENTON ST</t>
   </si>
   <si>
     <t>K48-25-00-02-18-124-01</t>
   </si>
@@ -1492,59 +1378,50 @@
   <si>
     <t>342 HILL ST</t>
   </si>
   <si>
     <t>K48-25-00-02-23-005-00</t>
   </si>
   <si>
     <t>VANHOOSE BRUCE A</t>
   </si>
   <si>
     <t>117 E REYNOLDS ST</t>
   </si>
   <si>
     <t>K48-25-00-02-23-006-00</t>
   </si>
   <si>
     <t>125 E REYNOLDS ST</t>
   </si>
   <si>
     <t>K48-25-00-02-23-007-00</t>
   </si>
   <si>
     <t>127 E REYNOLDS ST</t>
   </si>
   <si>
-    <t>K48-25-00-02-23-019-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-02-23-023-00</t>
   </si>
   <si>
     <t>423 S KENTON ST</t>
   </si>
   <si>
     <t>K48-25-00-02-24-012-00</t>
   </si>
   <si>
     <t>STALEY TIMOTHY EUGENE</t>
   </si>
   <si>
     <t>527 S MAIN ST</t>
   </si>
   <si>
     <t>K48-25-00-02-24-014-02</t>
   </si>
   <si>
     <t>HILL ST</t>
   </si>
   <si>
     <t>K48-25-00-02-25-031-00</t>
   </si>
   <si>
     <t>EMBRY HOPE &amp; YVETTE EVANS &amp; TYSON EVANS</t>
@@ -1591,59 +1468,50 @@
   <si>
     <t>BELWOOD INVESTMENTS LLC</t>
   </si>
   <si>
     <t>341 E CHURCH ST</t>
   </si>
   <si>
     <t>K48-25-00-03-11-072-00</t>
   </si>
   <si>
     <t>BRENNAN DONALD C</t>
   </si>
   <si>
     <t>449 E WARD ST</t>
   </si>
   <si>
     <t>K48-25-00-03-13-019-00</t>
   </si>
   <si>
     <t>ROGERS GAVIN LANE</t>
   </si>
   <si>
     <t>E WARD ST</t>
   </si>
   <si>
-    <t>K48-25-00-03-17-087-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-00-03-19-080-00</t>
   </si>
   <si>
     <t>BROOKS JUAN</t>
   </si>
   <si>
     <t>302 E COURT ST</t>
   </si>
   <si>
     <t>K48-25-00-03-19-169-00</t>
   </si>
   <si>
     <t>STAIRWALT PAMELA K</t>
   </si>
   <si>
     <t>331 N MAIN ST</t>
   </si>
   <si>
     <t>K48-25-00-03-22-186-00</t>
   </si>
   <si>
     <t>GRAUMAN JOHN F</t>
   </si>
   <si>
     <t>339 WASHINGTON AVE</t>
@@ -1768,62 +1636,59 @@
   <si>
     <t>SMITH THOMAS E</t>
   </si>
   <si>
     <t>617 HAGENBUCH ST</t>
   </si>
   <si>
     <t>K48-25-00-04-04-132-00</t>
   </si>
   <si>
     <t>RICH MARK A</t>
   </si>
   <si>
     <t>706 PINDAR ST</t>
   </si>
   <si>
     <t>K48-25-00-04-04-161-00</t>
   </si>
   <si>
     <t>GRIMES CHERYL LYNN</t>
   </si>
   <si>
     <t>468 GWYNNE ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-05-010-00</t>
+    <t>K48-25-00-04-05-011-00</t>
   </si>
   <si>
     <t>WOOD CHARLES A</t>
   </si>
   <si>
     <t>613 W LIGHT ST</t>
   </si>
   <si>
-    <t>K48-25-00-04-05-011-00</t>
-[...1 lines deleted...]
-  <si>
     <t>K48-25-00-04-08-004-00</t>
   </si>
   <si>
     <t>GILMORE PROPERTY BUYERS LLC</t>
   </si>
   <si>
     <t>418 W LIGHT ST</t>
   </si>
   <si>
     <t>K48-25-00-04-11-001-00</t>
   </si>
   <si>
     <t>700 PINDAR ST</t>
   </si>
   <si>
     <t>K48-25-00-04-12-023-00</t>
   </si>
   <si>
     <t>FRALEY KENNY L</t>
   </si>
   <si>
     <t>1054 N MAIN ST</t>
   </si>
   <si>
     <t>K48-25-00-04-12-031-00</t>
@@ -1921,140 +1786,128 @@
   <si>
     <t>938 RAILROAD ST</t>
   </si>
   <si>
     <t>K48-25-00-04-19-002-00</t>
   </si>
   <si>
     <t>NEW STELLA LOUISE</t>
   </si>
   <si>
     <t>232 MIAMI ST</t>
   </si>
   <si>
     <t>K48-25-00-04-19-003-00</t>
   </si>
   <si>
     <t>NEW STELLA L</t>
   </si>
   <si>
     <t>MIAMI ST</t>
   </si>
   <si>
     <t>K48-25-00-04-19-004-00</t>
   </si>
   <si>
-    <t>K48-25-00-04-19-030-00</t>
+    <t>K48-25-00-04-19-055-00</t>
+  </si>
+  <si>
+    <t>SAMBOIS SAMANTHA</t>
+  </si>
+  <si>
+    <t>237 W COURT ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-27-007-00</t>
+  </si>
+  <si>
+    <t>THE IVORY MAISON LLC</t>
+  </si>
+  <si>
+    <t>309 W COURT ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-27-008-00</t>
+  </si>
+  <si>
+    <t>301 W COURT ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-27-031-00</t>
+  </si>
+  <si>
+    <t>LFH PROPERTIES AND INVESTMENTS LLC</t>
+  </si>
+  <si>
+    <t>304 W CHURCH ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-28-001-00</t>
+  </si>
+  <si>
+    <t>631 N HIGH ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-28-022-00</t>
+  </si>
+  <si>
+    <t>N HIGH ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-30-005-00</t>
+  </si>
+  <si>
+    <t>THOMPSON LAYNE C &amp; LAYLA E &amp; HUNTER A</t>
+  </si>
+  <si>
+    <t>428 MOSGROVE ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-30-037-00</t>
+  </si>
+  <si>
+    <t>SNAPP NATHAN C</t>
+  </si>
+  <si>
+    <t>717 PINDAR ST</t>
+  </si>
+  <si>
+    <t>K48-25-00-04-31-010-01</t>
+  </si>
+  <si>
+    <t>URBANA OHIO INVESTORS GROUP 2 LLC</t>
+  </si>
+  <si>
+    <t>RICHMOND ST</t>
+  </si>
+  <si>
+    <t>K48-25-11-01-31-024-00</t>
   </si>
   <si>
     <t>KERNS DONALD PHILIP</t>
   </si>
   <si>
-    <t>118 N MAIN ST</t>
-[...82 lines deleted...]
-  <si>
     <t>375 COLLEGE ST</t>
   </si>
   <si>
     <t>K48-25-11-01-31-024-01</t>
   </si>
   <si>
     <t>KERNS PHILIP D</t>
   </si>
   <si>
     <t>335 COLLEGE ST</t>
   </si>
   <si>
     <t>K48-25-11-01-31-026-00</t>
   </si>
   <si>
     <t>K48-25-11-01-31-028-00</t>
   </si>
   <si>
     <t>K48-25-11-01-31-028-01</t>
   </si>
   <si>
     <t>K48-25-11-01-33-020-00</t>
   </si>
   <si>
     <t>KORTE JENNIFER A</t>
@@ -2089,90 +1942,66 @@
   <si>
     <t>STEWART KATHRYN M</t>
   </si>
   <si>
     <t>362 PARK AVE</t>
   </si>
   <si>
     <t>K48-25-11-02-30-046-00</t>
   </si>
   <si>
     <t>BEAN ASBELL BROWNIE</t>
   </si>
   <si>
     <t>319 E REYNOLDS ST</t>
   </si>
   <si>
     <t>K48-25-11-02-31-020-00</t>
   </si>
   <si>
     <t>HUGHES LAW LLC</t>
   </si>
   <si>
     <t>19 PEARCE PL</t>
   </si>
   <si>
-    <t>K48-25-11-02-31-054-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K48-25-11-03-37-054-00</t>
   </si>
   <si>
     <t>COX MARSHALL V</t>
   </si>
   <si>
     <t>342 E WARD ST</t>
   </si>
   <si>
     <t>K48-25-11-03-38-014-00</t>
   </si>
   <si>
     <t>MOYER JEANENE</t>
   </si>
   <si>
     <t>516 BLOOMFIELD AVE</t>
-  </si>
-[...13 lines deleted...]
-    <t>576 W LIGHT ST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2182,77 +2011,77 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F270" headerRowCount="1">
-  <autoFilter ref="A1:F270"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F247" headerRowCount="1">
+  <autoFilter ref="A1:F247"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25348&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19985&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=19999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=21812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=30132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=22978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=23984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24037&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=24812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=25053&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F270"/>
+  <dimension ref="A1:F247"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.904232025146484" customWidth="1"/>
-    <col min="2" max="2" width="104.05887603759766" customWidth="1"/>
+    <col min="2" max="2" width="62.812984466552734" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="30.80331802368164" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -2449,5213 +2278,4753 @@
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
         <v>40.5</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>3.76</v>
+        <v>1423.68</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>1423.68</v>
+        <v>20.35</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>20.35</v>
+        <v>21.42</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>21.42</v>
+        <v>196.89</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>196.89</v>
+        <v>37.47</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>37.47</v>
+        <v>1738.22</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>1738.22</v>
+        <v>2179.02</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>81.88</v>
+        <v>212.05</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>2179.02</v>
+        <v>16.5</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>212.05</v>
+        <v>15.2</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>16.5</v>
+        <v>16.61</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>15.2</v>
+        <v>99.81</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>16.61</v>
+        <v>158.68</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>99.81</v>
+        <v>22.85</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>158.68</v>
+        <v>183.45</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>22.85</v>
+        <v>1370.32</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>183.45</v>
+        <v>382.56</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>1370.32</v>
+        <v>1275.42</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>382.56</v>
+        <v>117.46</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>1275.42</v>
+        <v>16.92</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="2">
-        <v>117.46</v>
+        <v>18.87</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="2">
-        <v>256.67</v>
+        <v>33.24</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="2">
-        <v>16.92</v>
+        <v>17.25</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="2">
-        <v>18.87</v>
+        <v>19.92</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="2">
-        <v>33.24</v>
+        <v>46.27</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="2">
-        <v>17.25</v>
+        <v>41.8</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="2">
-        <v>19.92</v>
+        <v>258.26</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="2">
-        <v>171.27</v>
+        <v>135.85</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="2">
-        <v>41.8</v>
+        <v>46.78</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="2">
-        <v>258.26</v>
+        <v>34.99</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="2">
-        <v>135.85</v>
+        <v>70.27</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="2">
-        <v>46.78</v>
+        <v>21.42</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="2">
-        <v>34.99</v>
+        <v>158.68</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="2">
-        <v>70.27</v>
+        <v>19.92</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>27</v>
+        <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E46" s="2">
-        <v>21.42</v>
+        <v>21.89</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E47" s="2">
-        <v>68.34</v>
+        <v>790.36</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E48" s="2">
-        <v>158.68</v>
+        <v>17.25</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E49" s="2">
-        <v>19.92</v>
+        <v>44.69</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E50" s="2">
-        <v>21.89</v>
+        <v>1292.04</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E51" s="2">
-        <v>790.36</v>
+        <v>25.1</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E52" s="2">
-        <v>17.25</v>
+        <v>21.35</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E53" s="2">
-        <v>44.69</v>
+        <v>46.26</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E54" s="2">
-        <v>1292.04</v>
+        <v>38.74</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E55" s="2">
-        <v>25.1</v>
+        <v>119.24</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E56" s="2">
-        <v>21.35</v>
+        <v>68.13</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E57" s="2">
-        <v>46.26</v>
+        <v>148.45</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E58" s="2">
-        <v>38.74</v>
+        <v>2466.85</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="E59" s="2">
-        <v>119.24</v>
+        <v>181.59</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="B60" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E60" s="2">
-        <v>68.13</v>
+        <v>562.8</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E61" s="2">
-        <v>148.45</v>
+        <v>33.96</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B62" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E62" s="2">
-        <v>2466.85</v>
+        <v>20.35</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>185</v>
+        <v>132</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E63" s="2">
-        <v>181.59</v>
+        <v>57.37</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="B64" s="0" t="s">
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="2">
-        <v>42.15</v>
+        <v>4478.73</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>562.8</v>
+        <v>177.29</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>33.96</v>
+        <v>730.53</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="B67" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E67" s="2">
-        <v>20.35</v>
+        <v>114.21</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>57.37</v>
+        <v>5955.89</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="B69" s="0" t="s">
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E69" s="2">
-        <v>4478.73</v>
+        <v>138.14</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="B70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E70" s="2">
-        <v>177.29</v>
+        <v>201.45</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="B71" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E71" s="2">
-        <v>730.53</v>
+        <v>43.86</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="B72" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E72" s="2">
-        <v>114.21</v>
+        <v>86.18</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="2">
-        <v>5955.89</v>
+        <v>319.43</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="2">
-        <v>138.14</v>
+        <v>395.39</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>223</v>
       </c>
       <c r="E75" s="2">
-        <v>201.45</v>
+        <v>20.35</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>224</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>226</v>
       </c>
       <c r="E76" s="2">
-        <v>43.86</v>
+        <v>52.69</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>227</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>229</v>
       </c>
       <c r="E77" s="2">
-        <v>86.18</v>
+        <v>51.17</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>231</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>232</v>
       </c>
       <c r="E78" s="2">
-        <v>319.43</v>
+        <v>750.87</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="2">
-        <v>395.39</v>
+        <v>124.37</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>236</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="2">
-        <v>20.35</v>
+        <v>284.69</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>240</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E81" s="2">
-        <v>52.69</v>
+        <v>56.93</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>242</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E82" s="2">
-        <v>51.17</v>
+        <v>965.3</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>245</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>246</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>247</v>
       </c>
       <c r="E83" s="2">
-        <v>750.87</v>
+        <v>105.17</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>248</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E84" s="2">
-        <v>124.37</v>
+        <v>785.14</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E85" s="2">
-        <v>284.69</v>
+        <v>111.02</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E86" s="2">
-        <v>56.93</v>
+        <v>188.26</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E87" s="2">
-        <v>965.3</v>
+        <v>178.84</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>260</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>61</v>
+        <v>262</v>
       </c>
       <c r="E88" s="2">
-        <v>790.18</v>
+        <v>965.95</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="2">
-        <v>105.17</v>
+        <v>317.49</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E90" s="2">
-        <v>785.14</v>
+        <v>169.36</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E91" s="2">
-        <v>111.02</v>
+        <v>550.55</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E92" s="2">
-        <v>188.26</v>
+        <v>265.8</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E93" s="2">
-        <v>178.84</v>
+        <v>892.2</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E94" s="2">
-        <v>965.95</v>
+        <v>125.03</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E95" s="2">
-        <v>317.49</v>
+        <v>382.13</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E96" s="2">
-        <v>169.36</v>
+        <v>16.92</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E97" s="2">
-        <v>550.55</v>
+        <v>11059.07</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E98" s="2">
-        <v>265.8</v>
+        <v>989.23</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E99" s="2">
-        <v>892.2</v>
+        <v>263.3</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E100" s="2">
-        <v>125.03</v>
+        <v>2957.78</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E101" s="2">
-        <v>382.13</v>
+        <v>3161.45</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E102" s="2">
-        <v>16.92</v>
+        <v>2417.6</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E103" s="2">
-        <v>11059.07</v>
+        <v>1709.3</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E104" s="2">
-        <v>989.23</v>
+        <v>641.93</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E105" s="2">
-        <v>263.3</v>
+        <v>612.58</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E106" s="2">
-        <v>2957.78</v>
+        <v>2594.78</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E107" s="2">
-        <v>2743.65</v>
+        <v>4443.46</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>261</v>
+        <v>321</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>61</v>
+        <v>322</v>
       </c>
       <c r="E108" s="2">
-        <v>1313.07</v>
+        <v>2243.04</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>261</v>
+        <v>324</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="E109" s="2">
-        <v>11.21</v>
+        <v>393.33</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="E110" s="2">
-        <v>3161.45</v>
+        <v>1016.57</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="E111" s="2">
-        <v>2417.6</v>
+        <v>638.05</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D112" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="B112" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E112" s="2">
-        <v>1709.3</v>
+        <v>759.45</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="E113" s="2">
-        <v>641.93</v>
+        <v>5248.25</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E114" s="2">
-        <v>1512.58</v>
+        <v>1383.49</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E115" s="2">
-        <v>2594.78</v>
+        <v>45500.32</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B116" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="B116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E116" s="2">
-        <v>4443.46</v>
+        <v>47566.14</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E117" s="2">
-        <v>2437.54</v>
+        <v>857.41</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E118" s="2">
-        <v>2243.04</v>
+        <v>497.67</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E119" s="2">
-        <v>1424.38</v>
+        <v>7873.31</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E120" s="2">
-        <v>393.33</v>
+        <v>5923.88</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>355</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>356</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E121" s="2">
-        <v>1016.57</v>
+        <v>4476.73</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>359</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E122" s="2">
-        <v>638.05</v>
+        <v>663.82</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>361</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>359</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E123" s="2">
-        <v>759.45</v>
+        <v>6737.35</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E124" s="2">
-        <v>5248.25</v>
+        <v>1460.01</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E125" s="2">
-        <v>1383.49</v>
+        <v>7890.89</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E126" s="2">
-        <v>45500.32</v>
+        <v>1262.6</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E127" s="2">
-        <v>47566.14</v>
+        <v>623.59</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>374</v>
+        <v>340</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E128" s="2">
-        <v>857.41</v>
+        <v>153.36</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>377</v>
+        <v>340</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E129" s="2">
-        <v>497.67</v>
+        <v>211.16</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>379</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>380</v>
+        <v>340</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E130" s="2">
-        <v>7873.31</v>
+        <v>197.8</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>380</v>
+        <v>340</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="E131" s="2">
-        <v>5923.88</v>
+        <v>197.8</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>385</v>
+        <v>340</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="E132" s="2">
-        <v>1300.77</v>
+        <v>197.8</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="E133" s="2">
-        <v>1071.36</v>
+        <v>197.8</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>390</v>
+        <v>340</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>391</v>
+        <v>378</v>
       </c>
       <c r="E134" s="2">
-        <v>4476.73</v>
+        <v>183.4</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>393</v>
+        <v>340</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="E135" s="2">
-        <v>663.82</v>
+        <v>176.36</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>393</v>
+        <v>340</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
       <c r="E136" s="2">
-        <v>6737.35</v>
+        <v>161.27</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>398</v>
+        <v>340</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="E137" s="2">
-        <v>1460.01</v>
+        <v>170.06</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>400</v>
+        <v>388</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>401</v>
+        <v>340</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
       <c r="E138" s="2">
-        <v>7890.89</v>
+        <v>264.92</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>404</v>
+        <v>340</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>405</v>
+        <v>378</v>
       </c>
       <c r="E139" s="2">
-        <v>1262.6</v>
+        <v>248.27</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>407</v>
+        <v>340</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>408</v>
+        <v>378</v>
       </c>
       <c r="E140" s="2">
-        <v>623.59</v>
+        <v>210.45</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>409</v>
+        <v>391</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>410</v>
+        <v>378</v>
       </c>
       <c r="E141" s="2">
-        <v>153.36</v>
+        <v>237.98</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>411</v>
+        <v>392</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>412</v>
+        <v>378</v>
       </c>
       <c r="E142" s="2">
-        <v>211.16</v>
+        <v>288.68</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>413</v>
+        <v>393</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>412</v>
+        <v>378</v>
       </c>
       <c r="E143" s="2">
-        <v>197.8</v>
+        <v>237.98</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>414</v>
+        <v>394</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>412</v>
+        <v>378</v>
       </c>
       <c r="E144" s="2">
-        <v>197.8</v>
+        <v>237.98</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>415</v>
+        <v>395</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>412</v>
+        <v>378</v>
       </c>
       <c r="E145" s="2">
-        <v>197.8</v>
+        <v>237.98</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>416</v>
+        <v>396</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>412</v>
+        <v>378</v>
       </c>
       <c r="E146" s="2">
-        <v>197.8</v>
+        <v>231.72</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>417</v>
+        <v>397</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>378</v>
       </c>
       <c r="E147" s="2">
-        <v>183.4</v>
+        <v>283.89</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>418</v>
+        <v>398</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>419</v>
+        <v>378</v>
       </c>
       <c r="E148" s="2">
-        <v>176.36</v>
+        <v>241.99</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>420</v>
+        <v>399</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>419</v>
+        <v>376</v>
       </c>
       <c r="E149" s="2">
-        <v>161.27</v>
+        <v>186.55</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>376</v>
       </c>
       <c r="E150" s="2">
-        <v>170.06</v>
+        <v>157.41</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>422</v>
+        <v>401</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>369</v>
+        <v>340</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>376</v>
       </c>
       <c r="E151" s="2">
-        <v>264.92</v>
+        <v>161.27</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>423</v>
+        <v>402</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>369</v>
+        <v>403</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="E152" s="2">
-        <v>248.27</v>
+        <v>2223.86</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>424</v>
+        <v>405</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>369</v>
+        <v>406</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="E153" s="2">
-        <v>210.45</v>
+        <v>95.93</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>369</v>
+        <v>409</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E154" s="2">
-        <v>237.98</v>
+        <v>1132.21</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>426</v>
+        <v>411</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>369</v>
+        <v>412</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E155" s="2">
-        <v>288.68</v>
+        <v>717.17</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>369</v>
+        <v>415</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="E156" s="2">
-        <v>237.98</v>
+        <v>10352.25</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>369</v>
+        <v>418</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="E157" s="2">
-        <v>237.98</v>
+        <v>3903.63</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>369</v>
+        <v>418</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E158" s="2">
-        <v>237.98</v>
+        <v>138.96</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>369</v>
+        <v>422</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="E159" s="2">
-        <v>231.72</v>
+        <v>2523.48</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>369</v>
+        <v>425</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
       <c r="E160" s="2">
-        <v>283.89</v>
+        <v>1333.5</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>369</v>
+        <v>428</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>412</v>
+        <v>429</v>
       </c>
       <c r="E161" s="2">
-        <v>241.99</v>
+        <v>4.13</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>369</v>
+        <v>431</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>410</v>
+        <v>432</v>
       </c>
       <c r="E162" s="2">
-        <v>186.55</v>
+        <v>742.13</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="B163" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="B163" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>410</v>
+        <v>435</v>
       </c>
       <c r="E163" s="2">
-        <v>157.41</v>
+        <v>27.87</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>369</v>
+        <v>434</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>410</v>
+        <v>437</v>
       </c>
       <c r="E164" s="2">
-        <v>161.27</v>
+        <v>2081.9</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E165" s="2">
-        <v>2223.86</v>
+        <v>591.21</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="E166" s="2">
-        <v>95.93</v>
+        <v>5575.89</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E167" s="2">
-        <v>1132.21</v>
+        <v>682.57</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E168" s="2">
-        <v>6954.46</v>
+        <v>6829.24</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="E169" s="2">
-        <v>252.84</v>
+        <v>410.81</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="E170" s="2">
-        <v>717.17</v>
+        <v>572.5</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>453</v>
+        <v>431</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="E171" s="2">
-        <v>10352.25</v>
+        <v>793.36</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E172" s="2">
-        <v>3903.63</v>
+        <v>2262.16</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="E173" s="2">
-        <v>138.96</v>
+        <v>10829.14</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>460</v>
+        <v>425</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E174" s="2">
-        <v>2523.48</v>
+        <v>377.35</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E175" s="2">
-        <v>3233.5</v>
+        <v>5663.93</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E176" s="2">
-        <v>4.13</v>
+        <v>3187.56</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="E177" s="2">
-        <v>942.13</v>
+        <v>379.15</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>472</v>
+        <v>370</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E178" s="2">
-        <v>27.87</v>
+        <v>1412.84</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E179" s="2">
-        <v>2081.9</v>
+        <v>2824.32</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="E180" s="2">
-        <v>791.21</v>
+        <v>2511.14</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E181" s="2">
-        <v>5575.89</v>
+        <v>3169.33</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E182" s="2">
-        <v>882.57</v>
+        <v>46.27</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="E183" s="2">
-        <v>6829.24</v>
+        <v>1788.35</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="E184" s="2">
-        <v>410.81</v>
+        <v>543.61</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>483</v>
+        <v>494</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="E185" s="2">
-        <v>772.5</v>
+        <v>12016.66</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>469</v>
+        <v>497</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="E186" s="2">
-        <v>993.36</v>
+        <v>3508.48</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="E187" s="2">
-        <v>27.77</v>
+        <v>28.32</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>477</v>
+        <v>500</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E188" s="2">
-        <v>2462.16</v>
+        <v>117.2</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E189" s="2">
-        <v>10829.14</v>
+        <v>1190.85</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>463</v>
+        <v>508</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="E190" s="2">
-        <v>377.35</v>
+        <v>4054.67</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="E191" s="2">
-        <v>5663.93</v>
+        <v>297.54</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="E192" s="2">
-        <v>3187.56</v>
+        <v>892.07</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="E193" s="2">
-        <v>379.15</v>
+        <v>33.86</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>404</v>
+        <v>517</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="E194" s="2">
-        <v>1412.84</v>
+        <v>153.14</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>517</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E195" s="2">
-        <v>2824.32</v>
+        <v>1514.48</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E196" s="2">
-        <v>2511.14</v>
+        <v>584.83</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B197" s="0" t="s">
         <v>522</v>
       </c>
-      <c r="B197" s="0" t="s">
+      <c r="C197" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D197" s="0" t="s">
         <v>523</v>
       </c>
-      <c r="C197" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" s="2">
-        <v>3169.33</v>
+        <v>1241.62</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>525</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>527</v>
       </c>
       <c r="E198" s="2">
-        <v>46.27</v>
+        <v>2962.07</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>528</v>
       </c>
       <c r="B199" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D199" s="0" t="s">
         <v>529</v>
       </c>
-      <c r="C199" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E199" s="2">
-        <v>898.57</v>
+        <v>6.55</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E200" s="2">
-        <v>1788.35</v>
+        <v>52.61</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="E201" s="2">
-        <v>1213.61</v>
+        <v>3297.54</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="E202" s="2">
-        <v>12016.66</v>
+        <v>8450.79</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="E203" s="2">
-        <v>3508.48</v>
+        <v>56.88</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="E204" s="2">
-        <v>28.32</v>
+        <v>445.23</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>544</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="E205" s="2">
-        <v>117.2</v>
+        <v>809.99</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B206" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D206" s="0" t="s">
         <v>548</v>
       </c>
-      <c r="B206" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E206" s="2">
-        <v>1190.85</v>
+        <v>2227.32</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="E207" s="2">
-        <v>4054.67</v>
+        <v>3.2</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>552</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="E208" s="2">
-        <v>297.54</v>
+        <v>101.43</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="B209" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D209" s="0" t="s">
         <v>555</v>
       </c>
-      <c r="B209" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E209" s="2">
-        <v>892.07</v>
+        <v>1070.2</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D210" s="0" t="s">
         <v>558</v>
       </c>
-      <c r="B210" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E210" s="2">
-        <v>33.86</v>
+        <v>1996.07</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="B211" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D211" s="0" t="s">
         <v>560</v>
       </c>
-      <c r="B211" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E211" s="2">
-        <v>153.14</v>
+        <v>1023.83</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>561</v>
+        <v>370</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="E212" s="2">
-        <v>1514.48</v>
+        <v>230.82</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="C213" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D213" s="0" t="s">
         <v>565</v>
       </c>
-      <c r="B213" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E213" s="2">
-        <v>584.83</v>
+        <v>490.32</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="B214" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="C214" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D214" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="B214" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E214" s="2">
-        <v>1241.62</v>
+        <v>143.24</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>569</v>
       </c>
       <c r="B215" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="C215" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D215" s="0" t="s">
         <v>570</v>
       </c>
-      <c r="C215" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E215" s="2">
-        <v>2962.07</v>
+        <v>2435.36</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="B216" s="0" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E216" s="2">
-        <v>6.55</v>
+        <v>717.81</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
         <v>574</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E217" s="2">
-        <v>52.61</v>
+        <v>454.6</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="E218" s="2">
-        <v>3297.54</v>
+        <v>457.73</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>579</v>
+        <v>552</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="E219" s="2">
-        <v>8450.79</v>
+        <v>121.88</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
         <v>581</v>
       </c>
       <c r="B220" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D220" s="0" t="s">
         <v>582</v>
       </c>
-      <c r="C220" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E220" s="2">
-        <v>56.88</v>
+        <v>743.12</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="B221" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="B221" s="0" t="s">
+      <c r="C221" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D221" s="0" t="s">
         <v>585</v>
       </c>
-      <c r="C221" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E221" s="2">
-        <v>445.23</v>
+        <v>340.08</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="B222" s="0" t="s">
         <v>587</v>
       </c>
-      <c r="B222" s="0" t="s">
+      <c r="C222" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D222" s="0" t="s">
         <v>588</v>
       </c>
-      <c r="C222" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E222" s="2">
-        <v>330.07</v>
+        <v>8266.73</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="B223" s="0" t="s">
         <v>590</v>
       </c>
-      <c r="B223" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="E223" s="2">
-        <v>1309.99</v>
+        <v>1428.86</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D224" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="B224" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E224" s="2">
-        <v>2227.32</v>
+        <v>2177.05</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="B225" s="0" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E225" s="2">
-        <v>3.2</v>
+        <v>1951.95</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
         <v>596</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>597</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E226" s="2">
-        <v>101.43</v>
+        <v>2543.42</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
         <v>599</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>404</v>
+        <v>597</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E227" s="2">
-        <v>1070.2</v>
+        <v>119.63</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
         <v>601</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>602</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E228" s="2">
-        <v>1996.07</v>
+        <v>7277.2</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
         <v>604</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>404</v>
+        <v>597</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E229" s="2">
-        <v>1023.83</v>
+        <v>144.25</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
         <v>606</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>404</v>
+        <v>597</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E230" s="2">
-        <v>230.82</v>
+        <v>144.25</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
         <v>608</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>609</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E231" s="2">
-        <v>490.32</v>
+        <v>3426.18</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>611</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>612</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E232" s="2">
-        <v>143.24</v>
+        <v>2718.98</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>614</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E233" s="2">
-        <v>2435.36</v>
+        <v>602.9</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="E234" s="2">
-        <v>717.81</v>
+        <v>960.72</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="E235" s="2">
-        <v>454.6</v>
+        <v>2840.2</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>623</v>
+        <v>340</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>624</v>
+        <v>341</v>
       </c>
       <c r="E236" s="2">
-        <v>457.73</v>
+        <v>2711.67</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>597</v>
+        <v>340</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>621</v>
+        <v>360</v>
       </c>
       <c r="E237" s="2">
-        <v>121.88</v>
+        <v>126064.73</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>597</v>
+        <v>340</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>627</v>
+        <v>360</v>
       </c>
       <c r="E238" s="2">
-        <v>743.12</v>
+        <v>6693.79</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D239" s="0" t="s">
         <v>628</v>
       </c>
-      <c r="B239" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E239" s="2">
-        <v>340.08</v>
+        <v>301.27</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>632</v>
+        <v>532</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="E240" s="2">
-        <v>8266.73</v>
+        <v>1497.28</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>635</v>
+        <v>532</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="E241" s="2">
-        <v>1428.86</v>
+        <v>941.45</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="B242" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D242" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="C242" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E242" s="2">
-        <v>2177.05</v>
+        <v>177.1</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D243" s="0" t="s">
         <v>638</v>
       </c>
-      <c r="B243" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E243" s="2">
-        <v>158.86</v>
+        <v>102.12</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D244" s="0" t="s">
         <v>641</v>
       </c>
-      <c r="B244" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E244" s="2">
-        <v>1606.75</v>
+        <v>4911.17</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="B245" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="B245" s="0" t="s">
+      <c r="C245" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D245" s="0" t="s">
         <v>644</v>
       </c>
-      <c r="C245" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E245" s="2">
-        <v>1951.95</v>
+        <v>11125.8</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="B246" s="0" t="s">
         <v>646</v>
       </c>
-      <c r="B246" s="0" t="s">
+      <c r="C246" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D246" s="0" t="s">
         <v>647</v>
       </c>
-      <c r="C246" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E246" s="2">
-        <v>2543.42</v>
+        <v>1267.03</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="B247" s="0" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E247" s="2">
-        <v>119.63</v>
+        <v>548.36</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>10</v>
-[...458 lines deleted...]
-      <c r="F270" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -7863,55 +7232,32 @@
     <hyperlink ref="F223" r:id="rId223"/>
     <hyperlink ref="F224" r:id="rId224"/>
     <hyperlink ref="F225" r:id="rId225"/>
     <hyperlink ref="F226" r:id="rId226"/>
     <hyperlink ref="F227" r:id="rId227"/>
     <hyperlink ref="F228" r:id="rId228"/>
     <hyperlink ref="F229" r:id="rId229"/>
     <hyperlink ref="F230" r:id="rId230"/>
     <hyperlink ref="F231" r:id="rId231"/>
     <hyperlink ref="F232" r:id="rId232"/>
     <hyperlink ref="F233" r:id="rId233"/>
     <hyperlink ref="F234" r:id="rId234"/>
     <hyperlink ref="F235" r:id="rId235"/>
     <hyperlink ref="F236" r:id="rId236"/>
     <hyperlink ref="F237" r:id="rId237"/>
     <hyperlink ref="F238" r:id="rId238"/>
     <hyperlink ref="F239" r:id="rId239"/>
     <hyperlink ref="F240" r:id="rId240"/>
     <hyperlink ref="F241" r:id="rId241"/>
     <hyperlink ref="F242" r:id="rId242"/>
     <hyperlink ref="F243" r:id="rId243"/>
     <hyperlink ref="F244" r:id="rId244"/>
     <hyperlink ref="F245" r:id="rId245"/>
     <hyperlink ref="F246" r:id="rId246"/>
     <hyperlink ref="F247" r:id="rId247"/>
-    <hyperlink ref="F248" r:id="rId248"/>
-[...21 lines deleted...]
-    <hyperlink ref="F270" r:id="rId270"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>