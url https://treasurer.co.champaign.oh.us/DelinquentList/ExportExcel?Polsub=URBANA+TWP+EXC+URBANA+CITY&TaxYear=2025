--- v0 (2026-02-10)
+++ v1 (2026-07-25)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="320">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00006</t>
   </si>
   <si>
     <t>JOHNSON BRENDA JANE</t>
   </si>
   <si>
@@ -112,1203 +112,903 @@
   <si>
     <t>OW AFFORDABLE HOSUING I LLC</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 121</t>
   </si>
   <si>
     <t>00435</t>
   </si>
   <si>
     <t>FIEST JEFF &amp; STACEY L DEERE</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 116</t>
   </si>
   <si>
     <t>00454</t>
   </si>
   <si>
     <t>KEMMERE BROOKE P</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 63</t>
   </si>
   <si>
-    <t>00459</t>
-[...16 lines deleted...]
-  <si>
     <t>00483</t>
   </si>
   <si>
     <t>MERRIMAN SARAH</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 14</t>
   </si>
   <si>
-    <t>00489</t>
-[...7 lines deleted...]
-  <si>
     <t>00491</t>
   </si>
   <si>
     <t>MORROW ALEX M</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 05</t>
   </si>
   <si>
     <t>00507</t>
   </si>
   <si>
     <t>SILER DAVID A</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 107</t>
   </si>
   <si>
     <t>00520</t>
   </si>
   <si>
     <t>JACKSON JOYCE</t>
   </si>
   <si>
     <t>1270 BEECH AVE</t>
   </si>
   <si>
-    <t>00521</t>
+    <t>00566</t>
+  </si>
+  <si>
+    <t>JACKSON RAVEN LEE</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 206</t>
+  </si>
+  <si>
+    <t>00578</t>
+  </si>
+  <si>
+    <t>FUNDERBURG LINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4091 ST RTE 54  A</t>
+  </si>
+  <si>
+    <t>00600</t>
+  </si>
+  <si>
+    <t>KITCHEN DAVID L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 03</t>
+  </si>
+  <si>
+    <t>00639</t>
+  </si>
+  <si>
+    <t>VANHOOSE DAVID</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 48</t>
+  </si>
+  <si>
+    <t>00716</t>
+  </si>
+  <si>
+    <t>GROVES CASSANDRA R</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 37</t>
+  </si>
+  <si>
+    <t>00723</t>
+  </si>
+  <si>
+    <t>BROWN RAVEN</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 75</t>
+  </si>
+  <si>
+    <t>00748</t>
+  </si>
+  <si>
+    <t>SAYLOR FOREST M</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 193</t>
+  </si>
+  <si>
+    <t>00787</t>
+  </si>
+  <si>
+    <t>COLLINS MAXINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 41</t>
+  </si>
+  <si>
+    <t>00789</t>
+  </si>
+  <si>
+    <t>BEE MARK W</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 59</t>
+  </si>
+  <si>
+    <t>00790</t>
+  </si>
+  <si>
+    <t>STEVENS LAURIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 18</t>
+  </si>
+  <si>
+    <t>00793</t>
+  </si>
+  <si>
+    <t>BELLAMY GARDNER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 11</t>
+  </si>
+  <si>
+    <t>00808</t>
+  </si>
+  <si>
+    <t>COOPER AARON K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 50</t>
+  </si>
+  <si>
+    <t>00809</t>
+  </si>
+  <si>
+    <t>GROOM ERIN MICHELLE</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 104</t>
+  </si>
+  <si>
+    <t>00830</t>
+  </si>
+  <si>
+    <t>SMITH GREGORY W</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 20</t>
+  </si>
+  <si>
+    <t>00839</t>
+  </si>
+  <si>
+    <t>ENOS JESSE J WYATT</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 09</t>
+  </si>
+  <si>
+    <t>00843</t>
+  </si>
+  <si>
+    <t>MCCOY DAVID &amp; DOLLY MILLER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 47</t>
+  </si>
+  <si>
+    <t>00845</t>
+  </si>
+  <si>
+    <t>OW OHIO AFFORDABLE HOUSING LLC</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 03</t>
+  </si>
+  <si>
+    <t>00861</t>
+  </si>
+  <si>
+    <t>MILLER CARL</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 40</t>
+  </si>
+  <si>
+    <t>00955</t>
+  </si>
+  <si>
+    <t>WARD CHAD A</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 119</t>
+  </si>
+  <si>
+    <t>00961</t>
+  </si>
+  <si>
+    <t>SPECKMAN CHRISTOPHER</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 32</t>
+  </si>
+  <si>
+    <t>01009</t>
+  </si>
+  <si>
+    <t>VANHOOSE B DIANNE</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 201</t>
+  </si>
+  <si>
+    <t>01027</t>
+  </si>
+  <si>
+    <t>STEVENSON ANGELICA D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 32</t>
+  </si>
+  <si>
+    <t>01102</t>
+  </si>
+  <si>
+    <t>KRIESEL FRANCINE JO</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 22</t>
+  </si>
+  <si>
+    <t>01175</t>
+  </si>
+  <si>
+    <t>WILLIS JOSHUA A &amp; SHELBY L</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 225</t>
+  </si>
+  <si>
+    <t>01196</t>
+  </si>
+  <si>
+    <t>OW AFFORDABLE HOUSING I LLC</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 64</t>
+  </si>
+  <si>
+    <t>01210</t>
+  </si>
+  <si>
+    <t>WILSON ANTHONY D</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 194</t>
+  </si>
+  <si>
+    <t>01214</t>
+  </si>
+  <si>
+    <t>HALL AUSTIN C</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 57</t>
+  </si>
+  <si>
+    <t>01226</t>
+  </si>
+  <si>
+    <t>ROLLING HILLS MHP</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 217</t>
+  </si>
+  <si>
+    <t>01241</t>
+  </si>
+  <si>
+    <t>WAGNER DUSTIN</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 7</t>
+  </si>
+  <si>
+    <t>01247</t>
   </si>
   <si>
     <t>OW OHIO AFFORDABLE HOUSING I, LLC</t>
   </si>
   <si>
-    <t>5646 SPFLD URBANA PK LOT 85</t>
-[...203 lines deleted...]
-    <t>KEELER A MICHELLE</t>
+    <t>5579 SPFLD URBANA PK LOT 141</t>
+  </si>
+  <si>
+    <t>01252</t>
+  </si>
+  <si>
+    <t>MILLEDGE JORDAN C &amp; HANNAH R</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 91</t>
+  </si>
+  <si>
+    <t>01258</t>
+  </si>
+  <si>
+    <t>CIRCLE SANDRA J</t>
+  </si>
+  <si>
+    <t>5350 MIDDLE URBANA RD</t>
+  </si>
+  <si>
+    <t>01276</t>
+  </si>
+  <si>
+    <t>SMALLEY MARIE E</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 60</t>
+  </si>
+  <si>
+    <t>01285</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 200</t>
+  </si>
+  <si>
+    <t>01291</t>
+  </si>
+  <si>
+    <t>THOMAS ROBERTA L</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 65</t>
+  </si>
+  <si>
+    <t>01298</t>
+  </si>
+  <si>
+    <t>AMIDON MEISHA M</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 175</t>
+  </si>
+  <si>
+    <t>01305</t>
+  </si>
+  <si>
+    <t>OW AFFORDABLE HOUSING I, LLC</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 52</t>
+  </si>
+  <si>
+    <t>01307</t>
+  </si>
+  <si>
+    <t>BLAIR DICK</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 42</t>
+  </si>
+  <si>
+    <t>01339</t>
+  </si>
+  <si>
+    <t>ANDERSON ROY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 20</t>
+  </si>
+  <si>
+    <t>01381</t>
+  </si>
+  <si>
+    <t>CURTIS WILLIAM</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 69</t>
+  </si>
+  <si>
+    <t>01392</t>
+  </si>
+  <si>
+    <t>OHIO AFFORDABLE HOUSING LLC</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 177</t>
+  </si>
+  <si>
+    <t>01404</t>
+  </si>
+  <si>
+    <t>WELLS KAYLA C</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 01</t>
+  </si>
+  <si>
+    <t>01416</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 101</t>
+  </si>
+  <si>
+    <t>01419</t>
+  </si>
+  <si>
+    <t>CANIZO MOSES</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 92</t>
+  </si>
+  <si>
+    <t>01455</t>
+  </si>
+  <si>
+    <t>KNIPP BRITTANY K</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 87</t>
+  </si>
+  <si>
+    <t>01470</t>
+  </si>
+  <si>
+    <t>EANES MICHAEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 24</t>
+  </si>
+  <si>
+    <t>01475</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 94</t>
+  </si>
+  <si>
+    <t>01495</t>
+  </si>
+  <si>
+    <t>ROZMUS MINDY</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 33</t>
+  </si>
+  <si>
+    <t>01505</t>
+  </si>
+  <si>
+    <t>SMITH BRADLEY</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 31</t>
+  </si>
+  <si>
+    <t>01513</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 26</t>
+  </si>
+  <si>
+    <t>01518</t>
+  </si>
+  <si>
+    <t>DOOLEY LARRY E</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 18</t>
+  </si>
+  <si>
+    <t>01627</t>
+  </si>
+  <si>
+    <t>DAVIS JOSEPH T</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 05</t>
+  </si>
+  <si>
+    <t>01662</t>
+  </si>
+  <si>
+    <t>MCCREIGHT NANCY S</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 147</t>
+  </si>
+  <si>
+    <t>01726</t>
+  </si>
+  <si>
+    <t>LUCERO BRIDGET MARIE</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 216</t>
+  </si>
+  <si>
+    <t>01741</t>
+  </si>
+  <si>
+    <t>ELLIS JEFFREY ALLEN SR</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 07</t>
+  </si>
+  <si>
+    <t>01818</t>
+  </si>
+  <si>
+    <t>BRENEMAN KRISTIN</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 76</t>
+  </si>
+  <si>
+    <t>01937</t>
+  </si>
+  <si>
+    <t>WOOD RYAN</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 128</t>
+  </si>
+  <si>
+    <t>01949</t>
+  </si>
+  <si>
+    <t>OW AFFORDABLE HOUSING LLC</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 71</t>
+  </si>
+  <si>
+    <t>01991</t>
+  </si>
+  <si>
+    <t>GEHO RACHEL L</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 87</t>
+  </si>
+  <si>
+    <t>02006</t>
+  </si>
+  <si>
+    <t>BAKER COURTNEY G</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 76</t>
+  </si>
+  <si>
+    <t>02023</t>
+  </si>
+  <si>
+    <t>COLLINS MAXINE Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 45</t>
+  </si>
+  <si>
+    <t>02074</t>
+  </si>
+  <si>
+    <t>FITZPATRICK SHERRY</t>
+  </si>
+  <si>
+    <t>110 E HICKORY GROVE RD LOT 10</t>
+  </si>
+  <si>
+    <t>02116</t>
+  </si>
+  <si>
+    <t>REYNOLDS CHRISTOPHER</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 17</t>
+  </si>
+  <si>
+    <t>02134</t>
+  </si>
+  <si>
+    <t>GARBER HERBERT</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 24</t>
+  </si>
+  <si>
+    <t>02167</t>
+  </si>
+  <si>
+    <t>BALTIERREZ CHONTEAL M</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 4</t>
+  </si>
+  <si>
+    <t>02211</t>
+  </si>
+  <si>
+    <t>WOLFORD ANGELA M</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 203</t>
+  </si>
+  <si>
+    <t>02227</t>
+  </si>
+  <si>
+    <t>LAWSON AMANDA M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 39</t>
+  </si>
+  <si>
+    <t>02250</t>
+  </si>
+  <si>
+    <t>CANTERBERY JOHN</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 53</t>
+  </si>
+  <si>
+    <t>02344</t>
+  </si>
+  <si>
+    <t>BAYLESS TODD</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 44</t>
+  </si>
+  <si>
+    <t>02351</t>
+  </si>
+  <si>
+    <t>STOLL LEANNA K</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 62</t>
+  </si>
+  <si>
+    <t>02440</t>
+  </si>
+  <si>
+    <t>WISEMAN BETH</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 77</t>
+  </si>
+  <si>
+    <t>02492</t>
+  </si>
+  <si>
+    <t>GRIFFITH SHARON L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 09</t>
+  </si>
+  <si>
+    <t>02601</t>
+  </si>
+  <si>
+    <t>DELL ASHLEY NICOLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4071 S US HWY 68  LOT 51</t>
+  </si>
+  <si>
+    <t>02604</t>
+  </si>
+  <si>
+    <t>HESS JENNIFER N</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 123</t>
+  </si>
+  <si>
+    <t>02633</t>
+  </si>
+  <si>
+    <t>ARMENTROUT NATHAN</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 136</t>
+  </si>
+  <si>
+    <t>02683</t>
+  </si>
+  <si>
+    <t>JOHNSON AMY M</t>
+  </si>
+  <si>
+    <t>5646 SPFLD URBANA PK LOT 114</t>
+  </si>
+  <si>
+    <t>K41-11-10-24-00-005-00</t>
+  </si>
+  <si>
+    <t>CAULEY JUDY</t>
+  </si>
+  <si>
+    <t>5286 MIDDLE URBANA RD</t>
+  </si>
+  <si>
+    <t>K41-11-10-24-00-005-02</t>
+  </si>
+  <si>
+    <t>HINES KAREN</t>
+  </si>
+  <si>
+    <t>5284 MIDDLE URBANA RD</t>
+  </si>
+  <si>
+    <t>K41-11-10-24-00-005-03</t>
+  </si>
+  <si>
+    <t>KEELER ANNETTE MICHELLE</t>
   </si>
   <si>
     <t>5288 MIDDLE URBANA RD</t>
   </si>
   <si>
-    <t>01027</t>
-[...688 lines deleted...]
-  <si>
     <t>K41-11-11-09-00-014-01</t>
   </si>
   <si>
     <t>KEASLER ANDREW</t>
   </si>
   <si>
     <t>2353 S DUGAN RD</t>
   </si>
   <si>
     <t>K41-11-11-10-00-001-00</t>
   </si>
   <si>
     <t>MOOSE GARY K</t>
   </si>
   <si>
     <t>1050 S DUGAN RD</t>
   </si>
   <si>
-    <t>K41-11-11-10-00-010-00</t>
-[...22 lines deleted...]
-  <si>
     <t>K41-11-11-12-00-004-00</t>
   </si>
   <si>
     <t>RANDALL SHERRIE</t>
   </si>
   <si>
     <t>1826 CHILDRENS HOME RD</t>
   </si>
   <si>
     <t>K41-11-11-19-00-001-06</t>
   </si>
   <si>
     <t>MOBLEY THOMAS A</t>
   </si>
   <si>
     <t>MIDDLE URBANA RD</t>
   </si>
   <si>
     <t>K41-11-11-19-00-023-00</t>
   </si>
   <si>
     <t>GOOTEE DAVID A</t>
   </si>
   <si>
     <t>1022 KNIGHT RD</t>
   </si>
   <si>
     <t>K41-11-11-19-07-008-00</t>
   </si>
   <si>
     <t>SCHLABACH KENNETH J</t>
   </si>
   <si>
     <t>857 E DALLAS RD</t>
   </si>
   <si>
     <t>K41-11-11-19-25-016-00</t>
   </si>
   <si>
     <t>MOBLEY THOMAS ALLEN</t>
   </si>
   <si>
     <t>4356 BRIARWOOD DR</t>
   </si>
   <si>
-    <t>K41-11-11-21-00-008-01</t>
-[...7 lines deleted...]
-  <si>
     <t>K41-11-11-26-00-010-00</t>
   </si>
   <si>
     <t>STATE OF OHIO</t>
   </si>
   <si>
     <t>S US HWY 68</t>
   </si>
   <si>
-    <t>K41-11-11-26-24-017-00</t>
-[...7 lines deleted...]
-  <si>
     <t>K41-11-11-27-00-003-06</t>
   </si>
   <si>
     <t>NEER KENNETH</t>
   </si>
   <si>
     <t>W HICKORY GROVE RD</t>
   </si>
   <si>
     <t>K41-11-11-29-18-017-00</t>
   </si>
   <si>
     <t>ROPP AMY J</t>
   </si>
   <si>
     <t>210 S EDGEWOOD AVE</t>
   </si>
   <si>
     <t>K41-11-11-29-18-046-00</t>
   </si>
   <si>
     <t>JOHNSON BENJAMIN LEE</t>
   </si>
   <si>
     <t>BEECH AVE</t>
   </si>
   <si>
     <t>K41-11-11-29-18-048-00</t>
   </si>
   <si>
     <t>GIBSON PHYLLIS</t>
   </si>
   <si>
     <t>1284 BEECH AVE</t>
   </si>
   <si>
     <t>K41-11-11-29-18-049-00</t>
   </si>
   <si>
-    <t>K41-11-11-29-18-054-00</t>
-[...19 lines deleted...]
-  <si>
     <t>K41-11-11-29-18-071-00</t>
   </si>
   <si>
     <t>EDINGER JEFFERY F</t>
   </si>
   <si>
     <t>144 WRIGHT AVE</t>
-  </si>
-[...1 lines deleted...]
-    <t>K41-11-11-29-18-090-00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1318,77 +1018,77 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F144" headerRowCount="1">
-  <autoFilter ref="A1:F144"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F107" headerRowCount="1">
+  <autoFilter ref="A1:F107"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18896&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18876&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F144"/>
+  <dimension ref="A1:F107"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.904232025146484" customWidth="1"/>
-    <col min="2" max="2" width="104.05887603759766" customWidth="1"/>
+    <col min="2" max="2" width="35.98719024658203" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="30.80331802368164" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -1525,2753 +1225,2013 @@
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
         <v>16.92</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>65.27</v>
+        <v>15.27</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
         <v>40.5</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>27.18</v>
+        <v>1423.68</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>3.76</v>
+        <v>20.35</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>1423.68</v>
+        <v>21.42</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>18.46</v>
+        <v>196.89</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>20.35</v>
+        <v>37.47</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>21.42</v>
+        <v>1738.22</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>196.89</v>
+        <v>2179.02</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>18.23</v>
+        <v>212.05</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>37.47</v>
+        <v>99.81</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>1738.22</v>
+        <v>158.68</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>81.88</v>
+        <v>22.85</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>2179.02</v>
+        <v>183.45</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>212.05</v>
+        <v>1370.32</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>99.81</v>
+        <v>382.56</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>158.68</v>
+        <v>1275.42</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>22.85</v>
+        <v>117.46</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>183.45</v>
+        <v>256.67</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>1370.32</v>
+        <v>16.92</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>382.56</v>
+        <v>18.87</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>1275.42</v>
+        <v>33.24</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>117.46</v>
+        <v>17.25</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="2">
-        <v>256.67</v>
+        <v>19.92</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="2">
-        <v>16.92</v>
+        <v>46.27</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="2">
-        <v>18.87</v>
+        <v>41.8</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="2">
-        <v>33.24</v>
+        <v>258.26</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="2">
-        <v>17.25</v>
+        <v>135.85</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="2">
-        <v>19.92</v>
+        <v>46.78</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="2">
-        <v>171.27</v>
+        <v>70.27</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="2">
-        <v>41.8</v>
+        <v>21.42</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="2">
-        <v>258.26</v>
+        <v>158.68</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="2">
-        <v>17.29</v>
+        <v>19.92</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="2">
-        <v>135.85</v>
+        <v>21.89</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="2">
-        <v>46.78</v>
+        <v>790.36</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="2">
-        <v>271.11</v>
+        <v>17.25</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="2">
-        <v>70.27</v>
+        <v>44.69</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="2">
-        <v>8.04</v>
+        <v>1292.04</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>27</v>
+        <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E47" s="2">
-        <v>21.42</v>
+        <v>25.1</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>146</v>
+        <v>120</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E48" s="2">
-        <v>68.34</v>
+        <v>21.35</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E49" s="2">
-        <v>158.68</v>
+        <v>46.26</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E50" s="2">
-        <v>19.92</v>
+        <v>38.74</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="E51" s="2">
-        <v>21.89</v>
+        <v>119.24</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E52" s="2">
-        <v>790.36</v>
+        <v>68.13</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E53" s="2">
-        <v>17.25</v>
+        <v>2466.85</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E54" s="2">
-        <v>44.69</v>
+        <v>562.8</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E55" s="2">
-        <v>1292.04</v>
+        <v>33.96</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E56" s="2">
-        <v>25.1</v>
+        <v>20.35</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>172</v>
+        <v>120</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="E57" s="2">
-        <v>21.35</v>
+        <v>57.37</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E58" s="2">
-        <v>46.26</v>
+        <v>4478.73</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>179</v>
       </c>
       <c r="E59" s="2">
-        <v>38.74</v>
+        <v>177.29</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E60" s="2">
-        <v>119.24</v>
+        <v>730.53</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61" s="2">
-        <v>68.13</v>
+        <v>114.21</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="C62" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="2">
-        <v>2466.85</v>
+        <v>5955.89</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="B63" s="0" t="s">
+      <c r="C63" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" s="2">
-        <v>42.15</v>
+        <v>138.14</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="B64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E64" s="2">
-        <v>562.8</v>
+        <v>201.45</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>41.11</v>
+        <v>43.86</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="B66" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>33.96</v>
+        <v>86.18</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="B67" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E67" s="2">
-        <v>20.35</v>
+        <v>319.43</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="B68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>57.37</v>
+        <v>20.35</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="B69" s="0" t="s">
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E69" s="2">
-        <v>4478.73</v>
+        <v>52.69</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="B70" s="0" t="s">
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E70" s="2">
-        <v>177.29</v>
+        <v>51.17</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E71" s="2">
-        <v>730.53</v>
+        <v>750.87</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E72" s="2">
-        <v>114.21</v>
+        <v>124.37</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E73" s="2">
-        <v>5955.89</v>
+        <v>284.69</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E74" s="2">
-        <v>138.14</v>
+        <v>56.93</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>181</v>
+        <v>224</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E75" s="2">
-        <v>201.45</v>
+        <v>965.3</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E76" s="2">
-        <v>43.86</v>
+        <v>105.17</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E77" s="2">
-        <v>86.18</v>
+        <v>785.14</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E78" s="2">
-        <v>86.29</v>
+        <v>111.02</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E79" s="2">
-        <v>319.43</v>
+        <v>188.26</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E80" s="2">
-        <v>69.6</v>
+        <v>178.84</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E81" s="2">
-        <v>20.35</v>
+        <v>965.95</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E82" s="2">
-        <v>52.69</v>
+        <v>317.49</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E83" s="2">
-        <v>51.17</v>
+        <v>169.36</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E84" s="2">
-        <v>16.88</v>
+        <v>550.55</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E85" s="2">
-        <v>27.76</v>
+        <v>265.8</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E86" s="2">
-        <v>750.87</v>
+        <v>892.2</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E87" s="2">
-        <v>124.37</v>
+        <v>125.03</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E88" s="2">
-        <v>284.69</v>
+        <v>382.13</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E89" s="2">
-        <v>56.93</v>
+        <v>16.92</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E90" s="2">
-        <v>965.3</v>
+        <v>11059.07</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>67</v>
+        <v>273</v>
       </c>
       <c r="E91" s="2">
-        <v>790.18</v>
+        <v>989.23</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E92" s="2">
-        <v>105.17</v>
+        <v>263.3</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E93" s="2">
-        <v>785.14</v>
+        <v>2957.78</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E94" s="2">
-        <v>79.96</v>
+        <v>3161.45</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E95" s="2">
-        <v>111.02</v>
+        <v>2417.6</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="E96" s="2">
-        <v>40.2</v>
+        <v>1709.3</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E97" s="2">
-        <v>940.85</v>
+        <v>641.93</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E98" s="2">
-        <v>599.84</v>
+        <v>612.58</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E99" s="2">
-        <v>188.26</v>
+        <v>2594.78</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="E100" s="2">
-        <v>178.84</v>
+        <v>4443.46</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="E101" s="2">
-        <v>965.95</v>
+        <v>2243.04</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E102" s="2">
-        <v>102.76</v>
+        <v>1424.38</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="E103" s="2">
-        <v>317.49</v>
+        <v>393.33</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E104" s="2">
-        <v>39.32</v>
+        <v>1016.57</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E105" s="2">
-        <v>156.14</v>
+        <v>638.05</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="B106" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="B106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E106" s="2">
-        <v>169.36</v>
+        <v>759.45</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>317</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E107" s="2">
-        <v>550.55</v>
+        <v>5248.25</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>10</v>
-[...738 lines deleted...]
-      <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4339,69 +3299,32 @@
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
     <hyperlink ref="F90" r:id="rId90"/>
     <hyperlink ref="F91" r:id="rId91"/>
     <hyperlink ref="F92" r:id="rId92"/>
     <hyperlink ref="F93" r:id="rId93"/>
     <hyperlink ref="F94" r:id="rId94"/>
     <hyperlink ref="F95" r:id="rId95"/>
     <hyperlink ref="F96" r:id="rId96"/>
     <hyperlink ref="F97" r:id="rId97"/>
     <hyperlink ref="F98" r:id="rId98"/>
     <hyperlink ref="F99" r:id="rId99"/>
     <hyperlink ref="F100" r:id="rId100"/>
     <hyperlink ref="F101" r:id="rId101"/>
     <hyperlink ref="F102" r:id="rId102"/>
     <hyperlink ref="F103" r:id="rId103"/>
     <hyperlink ref="F104" r:id="rId104"/>
     <hyperlink ref="F105" r:id="rId105"/>
     <hyperlink ref="F106" r:id="rId106"/>
     <hyperlink ref="F107" r:id="rId107"/>
-    <hyperlink ref="F108" r:id="rId108"/>
-[...35 lines deleted...]
-    <hyperlink ref="F144" r:id="rId144"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>