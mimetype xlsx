--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="320">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="312">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00006</t>
   </si>
   <si>
     <t>JOHNSON BRENDA JANE</t>
   </si>
   <si>
@@ -256,59 +256,50 @@
   <si>
     <t>STEVENS LAURIE</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 18</t>
   </si>
   <si>
     <t>00793</t>
   </si>
   <si>
     <t>BELLAMY GARDNER</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 11</t>
   </si>
   <si>
     <t>00808</t>
   </si>
   <si>
     <t>COOPER AARON K</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 50</t>
   </si>
   <si>
-    <t>00809</t>
-[...7 lines deleted...]
-  <si>
     <t>00830</t>
   </si>
   <si>
     <t>SMITH GREGORY W</t>
   </si>
   <si>
     <t>110 E HICKORY GROVE RD LOT 20</t>
   </si>
   <si>
     <t>00839</t>
   </si>
   <si>
     <t>ENOS JESSE J WYATT</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 09</t>
   </si>
   <si>
     <t>00843</t>
   </si>
   <si>
     <t>MCCOY DAVID &amp; DOLLY MILLER</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 47</t>
@@ -364,134 +355,128 @@
   <si>
     <t>STEVENSON ANGELICA D</t>
   </si>
   <si>
     <t xml:space="preserve">4071 S US HWY 68  LOT 32</t>
   </si>
   <si>
     <t>01102</t>
   </si>
   <si>
     <t>KRIESEL FRANCINE JO</t>
   </si>
   <si>
     <t>5646 SPFLD URBANA PK LOT 22</t>
   </si>
   <si>
     <t>01175</t>
   </si>
   <si>
     <t>WILLIS JOSHUA A &amp; SHELBY L</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 225</t>
   </si>
   <si>
-    <t>01196</t>
+    <t>01210</t>
+  </si>
+  <si>
+    <t>WILSON ANTHONY D</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 194</t>
+  </si>
+  <si>
+    <t>01214</t>
+  </si>
+  <si>
+    <t>HALL AUSTIN C</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 57</t>
+  </si>
+  <si>
+    <t>01226</t>
+  </si>
+  <si>
+    <t>ROLLING HILLS MHP</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 217</t>
+  </si>
+  <si>
+    <t>01241</t>
+  </si>
+  <si>
+    <t>WAGNER DUSTIN</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 7</t>
+  </si>
+  <si>
+    <t>01247</t>
+  </si>
+  <si>
+    <t>OW OHIO AFFORDABLE HOUSING I, LLC</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 141</t>
+  </si>
+  <si>
+    <t>01252</t>
+  </si>
+  <si>
+    <t>MILLEDGE JORDAN C &amp; HANNAH R</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 91</t>
+  </si>
+  <si>
+    <t>01258</t>
+  </si>
+  <si>
+    <t>CIRCLE SANDRA J</t>
+  </si>
+  <si>
+    <t>5350 MIDDLE URBANA RD</t>
+  </si>
+  <si>
+    <t>01276</t>
+  </si>
+  <si>
+    <t>SMALLEY MARIE E</t>
+  </si>
+  <si>
+    <t>5579 SPFLD URBANA PK LOT 60</t>
+  </si>
+  <si>
+    <t>01285</t>
   </si>
   <si>
     <t>OW AFFORDABLE HOUSING I LLC</t>
   </si>
   <si>
-    <t>5579 SPFLD URBANA PK LOT 64</t>
-[...76 lines deleted...]
-  <si>
     <t>5579 SPFLD URBANA PK LOT 200</t>
   </si>
   <si>
     <t>01291</t>
   </si>
   <si>
     <t>THOMAS ROBERTA L</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 65</t>
   </si>
   <si>
     <t>01298</t>
   </si>
   <si>
     <t>AMIDON MEISHA M</t>
   </si>
   <si>
     <t>5579 SPFLD URBANA PK LOT 175</t>
   </si>
   <si>
     <t>01305</t>
   </si>
   <si>
     <t>OW AFFORDABLE HOUSING I, LLC</t>
@@ -913,63 +898,54 @@
   <si>
     <t>1022 KNIGHT RD</t>
   </si>
   <si>
     <t>K41-11-11-19-07-008-00</t>
   </si>
   <si>
     <t>SCHLABACH KENNETH J</t>
   </si>
   <si>
     <t>857 E DALLAS RD</t>
   </si>
   <si>
     <t>K41-11-11-19-25-016-00</t>
   </si>
   <si>
     <t>MOBLEY THOMAS ALLEN</t>
   </si>
   <si>
     <t>4356 BRIARWOOD DR</t>
   </si>
   <si>
     <t>K41-11-11-26-00-010-00</t>
   </si>
   <si>
-    <t>STATE OF OHIO</t>
+    <t>CINCINNATI &amp; LAKE ERIE RAILROAD COMPANY</t>
   </si>
   <si>
     <t>S US HWY 68</t>
-  </si>
-[...7 lines deleted...]
-    <t>W HICKORY GROVE RD</t>
   </si>
   <si>
     <t>K41-11-11-29-18-017-00</t>
   </si>
   <si>
     <t>ROPP AMY J</t>
   </si>
   <si>
     <t>210 S EDGEWOOD AVE</t>
   </si>
   <si>
     <t>K41-11-11-29-18-046-00</t>
   </si>
   <si>
     <t>JOHNSON BENJAMIN LEE</t>
   </si>
   <si>
     <t>BEECH AVE</t>
   </si>
   <si>
     <t>K41-11-11-29-18-048-00</t>
   </si>
   <si>
     <t>GIBSON PHYLLIS</t>
   </si>
@@ -1018,2220 +994,2160 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F107" headerRowCount="1">
-  <autoFilter ref="A1:F107"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F104" headerRowCount="1">
+  <autoFilter ref="A1:F104"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18876&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28350&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29504&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28534&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=28979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29507&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=29057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=17999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=27356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.co.champaign.oh.us/Account/Index?Property_ID=18876&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F107"/>
+  <dimension ref="A1:F104"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.904232025146484" customWidth="1"/>
-    <col min="2" max="2" width="35.98719024658203" customWidth="1"/>
+    <col min="2" max="2" width="42.17570877075195" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="30.80331802368164" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>314.43</v>
+        <v>330.94</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>713.58</v>
+        <v>751.04</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>127.2</v>
+        <v>133.87</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>290.53</v>
+        <v>305.78</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>243.22</v>
+        <v>255.99</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>284.04</v>
+        <v>298.96</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>16.92</v>
+        <v>17.81</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>15.27</v>
+        <v>16.07</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>40.5</v>
+        <v>42.62</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>1423.68</v>
+        <v>1498.44</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>20.35</v>
+        <v>21.42</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>21.42</v>
+        <v>22.54</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>196.89</v>
+        <v>207.22</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>37.47</v>
+        <v>39.44</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>1738.22</v>
+        <v>1829.49</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>2179.02</v>
+        <v>2293.4</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>212.05</v>
+        <v>223.18</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>99.81</v>
+        <v>105.05</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>158.68</v>
+        <v>167</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>22.85</v>
+        <v>24.05</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>183.45</v>
+        <v>193.09</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>1370.32</v>
+        <v>1442.26</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>382.56</v>
+        <v>402.66</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>1275.42</v>
+        <v>1342.39</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>117.46</v>
+        <v>123.63</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>256.67</v>
+        <v>17.81</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>16.92</v>
+        <v>19.86</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>18.87</v>
+        <v>34.98</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>33.24</v>
+        <v>18.16</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>17.25</v>
+        <v>20.97</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="2">
-        <v>19.92</v>
+        <v>48.7</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="2">
-        <v>46.27</v>
+        <v>44</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="2">
-        <v>41.8</v>
+        <v>271.82</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="2">
-        <v>258.26</v>
+        <v>142.99</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="2">
-        <v>135.85</v>
+        <v>49.24</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="2">
-        <v>46.78</v>
+        <v>73.95</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="2">
-        <v>70.27</v>
+        <v>167</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="2">
-        <v>21.42</v>
+        <v>20.97</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="2">
-        <v>158.68</v>
+        <v>23.04</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="2">
-        <v>19.92</v>
+        <v>831.85</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="2">
-        <v>21.89</v>
+        <v>18.16</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="2">
-        <v>790.36</v>
+        <v>47.04</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="2">
-        <v>17.25</v>
+        <v>1359.87</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="2">
-        <v>44.69</v>
+        <v>26.42</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="2">
-        <v>1292.04</v>
+        <v>22.47</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="2">
-        <v>25.1</v>
+        <v>48.69</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E48" s="2">
-        <v>21.35</v>
+        <v>40.77</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E49" s="2">
-        <v>46.26</v>
+        <v>125.51</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E50" s="2">
-        <v>38.74</v>
+        <v>71.71</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E51" s="2">
-        <v>119.24</v>
+        <v>2596.37</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E52" s="2">
-        <v>68.13</v>
+        <v>592.34</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E53" s="2">
-        <v>2466.85</v>
+        <v>35.74</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E54" s="2">
-        <v>562.8</v>
+        <v>21.42</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>167</v>
+        <v>141</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E55" s="2">
-        <v>33.96</v>
+        <v>60.38</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E56" s="2">
-        <v>20.35</v>
+        <v>4713.89</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E57" s="2">
-        <v>57.37</v>
+        <v>186.6</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E58" s="2">
-        <v>4478.73</v>
+        <v>768.89</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>178</v>
+        <v>129</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>179</v>
       </c>
       <c r="E59" s="2">
-        <v>177.29</v>
+        <v>120.21</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E60" s="2">
-        <v>730.53</v>
+        <v>6268.57</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>135</v>
+        <v>184</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E61" s="2">
-        <v>114.21</v>
+        <v>145.39</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>186</v>
+        <v>150</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E62" s="2">
-        <v>5955.89</v>
+        <v>212.02</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E63" s="2">
-        <v>138.14</v>
+        <v>46.16</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E64" s="2">
-        <v>201.45</v>
+        <v>90.71</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E65" s="2">
-        <v>43.86</v>
+        <v>336.19</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E66" s="2">
-        <v>86.18</v>
+        <v>21.42</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E67" s="2">
-        <v>319.43</v>
+        <v>55.46</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E68" s="2">
-        <v>20.35</v>
+        <v>53.86</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E69" s="2">
-        <v>52.69</v>
+        <v>790.29</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E70" s="2">
-        <v>51.17</v>
+        <v>130.9</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E71" s="2">
-        <v>750.87</v>
+        <v>299.64</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E72" s="2">
-        <v>124.37</v>
+        <v>59.92</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E73" s="2">
-        <v>284.69</v>
+        <v>1015.99</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E74" s="2">
-        <v>56.93</v>
+        <v>110.69</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E75" s="2">
-        <v>965.3</v>
+        <v>826.36</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E76" s="2">
-        <v>105.17</v>
+        <v>116.85</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E77" s="2">
-        <v>785.14</v>
+        <v>198.14</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E78" s="2">
-        <v>111.02</v>
+        <v>188.23</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E79" s="2">
-        <v>188.26</v>
+        <v>1016.68</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E80" s="2">
-        <v>178.84</v>
+        <v>334.15</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E81" s="2">
-        <v>965.95</v>
+        <v>178.25</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E82" s="2">
-        <v>317.49</v>
+        <v>579.46</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E83" s="2">
-        <v>169.36</v>
+        <v>279.75</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E84" s="2">
-        <v>550.55</v>
+        <v>939.03</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E85" s="2">
-        <v>265.8</v>
+        <v>131.6</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E86" s="2">
-        <v>892.2</v>
+        <v>402.2</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E87" s="2">
-        <v>125.03</v>
+        <v>17.81</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E88" s="2">
-        <v>382.13</v>
+        <v>11639.67</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E89" s="2">
-        <v>16.92</v>
+        <v>1041.16</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E90" s="2">
-        <v>11059.07</v>
+        <v>277.12</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E91" s="2">
-        <v>989.23</v>
+        <v>3113.07</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E92" s="2">
-        <v>263.3</v>
+        <v>3327.43</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E93" s="2">
-        <v>2957.78</v>
+        <v>2544.53</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E94" s="2">
-        <v>3161.45</v>
+        <v>1799.04</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E95" s="2">
-        <v>2417.6</v>
+        <v>675.63</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E96" s="2">
-        <v>1709.3</v>
+        <v>339.49</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E97" s="2">
-        <v>641.93</v>
+        <v>2731.01</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E98" s="2">
-        <v>612.58</v>
+        <v>4676.74</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E99" s="2">
-        <v>2594.78</v>
+        <v>2360.79</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E100" s="2">
-        <v>4443.46</v>
+        <v>413.98</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E101" s="2">
-        <v>2243.04</v>
+        <v>1069.95</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E102" s="2">
-        <v>1424.38</v>
+        <v>671.55</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="E103" s="2">
-        <v>393.33</v>
+        <v>799.3</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="B104" s="0" t="s">
+      <c r="C104" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="C104" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" s="2">
-        <v>1016.57</v>
+        <v>5523.78</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>10</v>
-[...58 lines deleted...]
-      <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -3296,35 +3212,32 @@
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
     <hyperlink ref="F90" r:id="rId90"/>
     <hyperlink ref="F91" r:id="rId91"/>
     <hyperlink ref="F92" r:id="rId92"/>
     <hyperlink ref="F93" r:id="rId93"/>
     <hyperlink ref="F94" r:id="rId94"/>
     <hyperlink ref="F95" r:id="rId95"/>
     <hyperlink ref="F96" r:id="rId96"/>
     <hyperlink ref="F97" r:id="rId97"/>
     <hyperlink ref="F98" r:id="rId98"/>
     <hyperlink ref="F99" r:id="rId99"/>
     <hyperlink ref="F100" r:id="rId100"/>
     <hyperlink ref="F101" r:id="rId101"/>
     <hyperlink ref="F102" r:id="rId102"/>
     <hyperlink ref="F103" r:id="rId103"/>
     <hyperlink ref="F104" r:id="rId104"/>
-    <hyperlink ref="F105" r:id="rId105"/>
-[...1 lines deleted...]
-    <hyperlink ref="F107" r:id="rId107"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>